--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -14,182 +14,171 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>برچسب حرارتی 60 گرمی ترازو   با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-در عین حال، قابلیت جداشدن سریع و آسان (peel off)  مناسب در ترازو  آن را برای نمونه‌هایی که نیاز به شناسایی موقت دارند، ایده‌آل ساخته است. ماندگاری چاپ در این برچسب‌ها کوتاه‌مدت و حساس طراحی شده و با پرینترهای رومیزی و صنعتی نیز سازگاری کامل دارد؛ به همین دلیل، انتخابی عملی و اقتصادی برای فروشگاه ها و هایپر مارکت ها، کلینیک‌ها، آزمایشگاه محسوب می‌شود.</t>
+    <t xml:space="preserve">برچسب حرارتی 60 گرمی ترازو ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t>341,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رول </t>
+  </si>
+  <si>
+    <t>برچسب حرارتی ECO</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی ریموبل  35*25 تک ردیفه</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 60 گرمی ترازو ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>682,000</t>
   </si>
   <si>
     <t>رول</t>
   </si>
   <si>
-    <t>برچسب حرارتی ECO</t>
-[...9 lines deleted...]
-    <t>285,000</t>
+    <t>برچسب حرارتی 80*100 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 55 گرمی با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t>313,500</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب حرارتی 60*40 تک ردیفه </t>
   </si>
   <si>
-    <t>برچسب حرارتی 60 گرمی ترازو   با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...5 lines deleted...]
-    <t>218,000</t>
+    <t>240,000</t>
   </si>
   <si>
     <t>برچسب حرارتی 51*34 تک ردیفه</t>
   </si>
   <si>
-    <t>رچسب حرارتی 55گرمی با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...6 lines deleted...]
-    <t>888,000</t>
+    <t xml:space="preserve">برچسب حرارتی 55گرمی، با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t>977,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب حرارتی 45*30دو ردیفه </t>
   </si>
   <si>
-    <t>310,000</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">رول </t>
+    <t>489,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 45*30 تک ردیفه </t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 55گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>330,000</t>
   </si>
   <si>
     <t>برچسب حرارتی 35*25 تک ردیفه</t>
   </si>
   <si>
-    <t>برچسب حرارتی 55گرمی   با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...13 lines deleted...]
-    <t>743,000</t>
+    <t>برچسب حرارتی 55 گرمی  با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>818,000</t>
   </si>
   <si>
     <t>برچسب حرارتی 100*100 تک ردیفه</t>
   </si>
   <si>
-    <t xml:space="preserve">برچسب حرارتی55 گرمی با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های آزمایشگاهی و درمانی فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای و پلاستیکی می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...7 lines deleted...]
-    <t>242,000</t>
+    <t>برچسب حرارتی55 گرمی، با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های آزمایشگاهی و درمانی فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>266,500</t>
   </si>
   <si>
     <t>برچسب  حرارتی 45*15 تک ردیفه</t>
   </si>
   <si>
-    <t>رچسب حرارتی 55 گرمی  با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...6 lines deleted...]
-    <t>746,000</t>
+    <t>رچسب حرارتی 55 گرمی،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>821,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب  حرارتی 34*21سه ردیفه </t>
   </si>
   <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/04/31  |  اعتبار قیمت: تا پایان همین روز (2026-07-22)</t>
+    <t>تاریخ صدور: 1405/06/14  |  اعتبار قیمت: تا پایان همین روز (2026-09-05)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -439,71 +428,71 @@
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -769,66 +758,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A6" sqref="A6:H15"/>
+      <selection activeCell="A6" sqref="A6:H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.563" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="23.994" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="340.488" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="162.817" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="18">
       <c r="A4" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="6"/>
     <row r="6" spans="1:8">
       <c r="A6" s="11" t="s">
@@ -842,263 +831,279 @@
       </c>
       <c r="D6" s="16" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="18">
       <c r="A7" s="12">
         <v>1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E7" s="5">
         <v>1</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G7" s="8"/>
+      <c r="H7" s="20" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="18">
       <c r="A8" s="13">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="9"/>
+      <c r="H8" s="21" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="18">
       <c r="A9" s="12">
         <v>3</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="20" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="18">
       <c r="A10" s="13">
         <v>4</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E10" s="6">
         <v>1</v>
       </c>
       <c r="F10" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="9"/>
+      <c r="H10" s="21" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="18">
       <c r="A11" s="14">
         <v>5</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E11" s="7">
         <v>1</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G11" s="10"/>
       <c r="H11" s="22" t="s">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="18">
       <c r="A12" s="13">
         <v>6</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E12" s="6">
         <v>1</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="G12" s="9"/>
       <c r="H12" s="21" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="18">
       <c r="A13" s="12">
         <v>7</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G13" s="8"/>
       <c r="H13" s="20" t="s">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="18">
       <c r="A14" s="13">
         <v>8</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E14" s="6">
         <v>1</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" customHeight="1" ht="18">
+      <c r="A15" s="12">
+        <v>9</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="8"/>
+      <c r="H15" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" customHeight="1" ht="18">
+      <c r="A16" s="15">
+        <v>10</v>
+      </c>
+      <c r="B16" s="17" t="s">
         <v>4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="17" t="s">
+      <c r="C16" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="17" t="s">
+      <c r="D16" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="17" t="s">
+      <c r="E16" s="17">
         <v>1</v>
       </c>
-      <c r="E15" s="17">
+      <c r="F16" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="F15" s="17">
-[...3 lines deleted...]
-      <c r="H15" s="23" t="s">
+      <c r="G16" s="18"/>
+      <c r="H16" s="23" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 