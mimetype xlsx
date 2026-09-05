--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -12,347 +12,326 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
-[...7 lines deleted...]
-    <t>980,000</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+  <si>
+    <t>این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
+  </si>
+  <si>
+    <t>1,045,000</t>
   </si>
   <si>
     <t>رول</t>
   </si>
   <si>
     <t>برچسب صدفی سفید</t>
   </si>
   <si>
     <t>برچسب صدفی50*25 دو ردیفه</t>
   </si>
   <si>
-    <t>این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. این لیبل کاملا ضد آب بوده و در برابر نفوذ آب و همچنین مواد شیمیایی و شوینده‌های قوی مقاومت بسیار خوبی از خود نشان می‌دهد. چسبندگی مناسب این محصول بر روی سطوح مختلفی همچون شیشه، فلز، کارتن، نایلون، ظروف پلاستیکی،لوله ، اتصالات ،سیم و کابل  باعث شده تا کاربرد گسترده‌ای در صنایع خودروسازی، لوازم خانگی، داروسازی و به طور کلی هر شرایطی که به ماندگاری و مقاومت بالای لیبل نیاز باشد، پیدا کند. لیبل‌های صدفی با جلوه براق ارائه میشود  و برای چاپ ماندگار و باکیفیت روی آنها از ریبون استفاده می‌شود.</t>
-[...5 lines deleted...]
-    <t>278,000</t>
+    <t xml:space="preserve">این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. </t>
+  </si>
+  <si>
+    <t>306,000</t>
   </si>
   <si>
     <t>برچسب صدفی45*15 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 1,022,000 تومان</t>
-[...2 lines deleted...]
-    <t>1,022,000</t>
+    <t>1,125,000</t>
   </si>
   <si>
     <t>برچسب صدفی35*25 سه ردیفه</t>
   </si>
   <si>
-    <t>800,000</t>
+    <t>برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
+  </si>
+  <si>
+    <t>1,138,500</t>
+  </si>
+  <si>
+    <t>برچسب صدفی125*95 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. </t>
+  </si>
+  <si>
+    <t>652,000</t>
   </si>
   <si>
     <t>برچسب صدفی دایره ای قطر 4</t>
   </si>
   <si>
-    <t>این برچسب از جنس PVC با ساختاری پلاستیکی و مقاوم تولید شده و قادر است دمای تا 80 درجه سانتی‌گراد را بدون تغییر شکل تحمل کند. مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید آفتاب تضمین می‌کند. این لیبل کاملا ضد آب بوده و در برابر نفوذ آب و همچنین مواد شیمیایی و شوینده‌های قوی مقاومت بسیار خوبی از خود نشان می‌دهد. چسبندگی مناسب این محصول بر روی سطوح مختلفی همچون شیشه، فلز، چوب، کارتن، نایلون، ظروف پلاستیکی، لوله و اتصالات باعث شده تا کاربرد گسترده‌ای در صنایع خودروسازی، لوازم خانگی، داروسازی و به طور کلی هر شرایطی که به ماندگاری و مقاومت بالای لیبل نیاز باشد، پیدا کند. لیبل‌های PVC در دو نوع مات و براق قابل ارائه هستند و برای چاپ ماندگار و باکیفیت روی آنها از ریبون وکس‌رزین و رزین استفاده می‌شود.</t>
-[...5 lines deleted...]
-    <t>938,000</t>
+    <t>376,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی آکرونال 35*25 تک ردیفه</t>
+  </si>
+  <si>
+    <t>1,032,000</t>
   </si>
   <si>
     <t>برچسب صدفی 90×60 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 640,000 تومان</t>
-[...2 lines deleted...]
-    <t>640,000</t>
+    <t>704,000</t>
   </si>
   <si>
     <t>برچسب صدفی 90*40  تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 704,000 تومان</t>
-[...2 lines deleted...]
-    <t>704,000</t>
+    <t>775,000</t>
   </si>
   <si>
     <t>برچسب صدفی 80*50 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 537,000 تومان</t>
-[...2 lines deleted...]
-    <t>537,000</t>
+    <t xml:space="preserve"> برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
+  </si>
+  <si>
+    <t>641,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 76×20تک ردیفه</t>
+  </si>
+  <si>
+    <t>600,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 75*40 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 960,000 تومان</t>
-[...2 lines deleted...]
-    <t>960,000</t>
+    <t>488,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب صدفی 55*20 تک ردیفه </t>
+  </si>
+  <si>
+    <t>این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
+  </si>
+  <si>
+    <t>1,056,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 51*34دو ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 480,000 تومان</t>
-[...2 lines deleted...]
-    <t>480,000</t>
+    <t>528,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 51*34 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 475,000 تومان</t>
-[...2 lines deleted...]
-    <t>475,000</t>
+    <t>522,500</t>
   </si>
   <si>
     <t>برچسب صدفی 50*25 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 761,000 تومان</t>
-[...2 lines deleted...]
-    <t>761,000</t>
+    <t>1,151,000</t>
   </si>
   <si>
     <t>برچسب صدفی 45*30 دو ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 553,000 تومان</t>
-[...2 lines deleted...]
-    <t>553,000</t>
+    <t>608,500</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 45*15 دو ردیفه </t>
   </si>
   <si>
-    <t>ااین برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. این لیبل کاملا ضد آب بوده و در برابر نفوذ آب و همچنین مواد شیمیایی و شوینده‌های قوی مقاومت بسیار خوبی از خود نشان می‌دهد. چسبندگی مناسب این محصول بر روی سطوح مختلفی همچون شیشه، فلز، کارتن، نایلون، ظروف پلاستیکی،لوله ، اتصالات ،سیم و کابل  باعث شده تا کاربرد گسترده‌ای در صنایع خودروسازی، لوازم خانگی، داروسازی و به طور کلی هر شرایطی که به ماندگاری و مقاومت بالای لیبل نیاز باشد، پیدا کند. لیبل‌های صدفی با جلوه براق ارائه میشود  و برای چاپ ماندگار و باکیفیت روی آنها از ریبون استفاده می‌شود.</t>
-[...5 lines deleted...]
-    <t>633,000</t>
+    <t>384,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 40×20تک ردیف</t>
+  </si>
+  <si>
+    <t>ااین برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
+  </si>
+  <si>
+    <t>697,000</t>
   </si>
   <si>
     <t>برچسب صدفی 40*20 دو ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 137,000 تومان</t>
-[...2 lines deleted...]
-    <t>137,000</t>
+    <t>151,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 34*21 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 784,000 تومان</t>
-[...2 lines deleted...]
-    <t>784,000</t>
+    <t>863,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 31*21 سه ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 840,000 تومان</t>
-[...2 lines deleted...]
-    <t>840,000</t>
+    <t>2,915,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 200*160 تک ردیفه</t>
+  </si>
+  <si>
+    <t>777,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 100*80 تک ردیفه</t>
+  </si>
+  <si>
+    <t>1,145,100</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 100*150 تک ردیفه</t>
+  </si>
+  <si>
+    <t>1,060,500</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 100*100 تک ردیفه</t>
+  </si>
+  <si>
+    <t>924,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی  50*30 دو ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 507,000 تومان</t>
-[...2 lines deleted...]
-    <t>507,000</t>
+    <t>558,000</t>
   </si>
   <si>
     <t>برچسب صدفی  45*30تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 1 تومان</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">برچسب صدفی  15×12 5 ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 1,221,000 تومان</t>
-[...5 lines deleted...]
-    <t>عدد</t>
+    <t>1,343,500</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی  106*67 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 684,000 تومان</t>
-[...2 lines deleted...]
-    <t>684,000</t>
+    <t>752,500</t>
   </si>
   <si>
     <t>برچسب صدفی  100×80  تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 850,000 تومان</t>
-[...2 lines deleted...]
-    <t>850,000</t>
+    <t>935,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی  100×100 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 874,000 تومان</t>
-[...2 lines deleted...]
-    <t>874,000</t>
+    <t>962,000</t>
   </si>
   <si>
     <t>برچسب صدفی  100*50 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 434,000 تومان</t>
-[...2 lines deleted...]
-    <t>434,000</t>
+    <t>478,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب  صدفی 60*40 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 498,000 تومان</t>
-[...2 lines deleted...]
-    <t>498,000</t>
+    <t>541,500</t>
   </si>
   <si>
     <t>برچسب  صدفی 55*50 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 341,000 تومان</t>
-[...2 lines deleted...]
-    <t>341,000</t>
+    <t>375,500</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب  صدفی 35*25تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 1,010,000 تومان</t>
-[...2 lines deleted...]
-    <t>1,010,000</t>
+    <t>1,111,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب  صدفی 150×100 تک ردیف </t>
   </si>
   <si>
-    <t>1 به بالا: 1,035,000 تومان</t>
-[...2 lines deleted...]
-    <t>1,035,000</t>
+    <t>1,105,500</t>
   </si>
   <si>
     <t>برچسب  صدفی 125×95 تک ردیفه</t>
   </si>
   <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/04/31  |  اعتبار قیمت: تا پایان همین روز (2026-07-22)</t>
+    <t>تاریخ صدور: 1405/06/14  |  اعتبار قیمت: تا پایان همین روز (2026-09-05)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -602,71 +581,71 @@
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -932,838 +911,1000 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A6" sqref="A6:H34"/>
+      <selection activeCell="A6" sqref="A6:H43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.996" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="755.53" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="198.523" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="18">
       <c r="A4" s="4" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="6"/>
     <row r="6" spans="1:8">
       <c r="A6" s="11" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C6" s="16" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="D6" s="16" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="E6" s="16" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="F6" s="16" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="H6" s="19" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="18">
       <c r="A7" s="12">
         <v>1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>1</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="G7" s="8"/>
       <c r="H7" s="20" t="s">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="18">
       <c r="A8" s="13">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="G8" s="9"/>
       <c r="H8" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="18">
       <c r="A9" s="12">
         <v>3</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="G9" s="8"/>
       <c r="H9" s="20" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="18">
       <c r="A10" s="13">
         <v>4</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E10" s="6">
         <v>1</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="G10" s="9"/>
       <c r="H10" s="21" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="18">
       <c r="A11" s="14">
         <v>5</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E11" s="7">
         <v>1</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="G11" s="10"/>
       <c r="H11" s="22" t="s">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="18">
       <c r="A12" s="13">
         <v>6</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E12" s="6">
         <v>1</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="G12" s="9"/>
       <c r="H12" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="18">
       <c r="A13" s="12">
         <v>7</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="G13" s="8" t="s">
         <v>68</v>
       </c>
+      <c r="G13" s="8"/>
       <c r="H13" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="18">
       <c r="A14" s="13">
         <v>8</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E14" s="6">
         <v>1</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="G14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G14" s="9"/>
       <c r="H14" s="21" t="s">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="18">
       <c r="A15" s="12">
         <v>9</v>
       </c>
       <c r="B15" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="G15" s="8"/>
       <c r="H15" s="20" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="18">
       <c r="A16" s="13">
         <v>10</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E16" s="6">
         <v>1</v>
       </c>
       <c r="F16" s="6">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="G16" s="9"/>
       <c r="H16" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="18">
       <c r="A17" s="12">
         <v>11</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="G17" s="8"/>
       <c r="H17" s="20" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="18">
       <c r="A18" s="13">
         <v>12</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E18" s="6">
         <v>1</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="G18" s="9"/>
       <c r="H18" s="21" t="s">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="18">
       <c r="A19" s="12">
         <v>13</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="G19" s="8"/>
       <c r="H19" s="20" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="18">
       <c r="A20" s="13">
         <v>14</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E20" s="6">
         <v>1</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="G20" s="9"/>
       <c r="H20" s="21" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="18">
       <c r="A21" s="12">
         <v>15</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G21" s="8"/>
       <c r="H21" s="20" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="18">
       <c r="A22" s="13">
         <v>16</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E22" s="6">
         <v>1</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="G22" s="9"/>
       <c r="H22" s="21" t="s">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="18">
       <c r="A23" s="12">
         <v>17</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="G23" s="8"/>
       <c r="H23" s="20" t="s">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="18">
       <c r="A24" s="13">
         <v>18</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="G24" s="9"/>
       <c r="H24" s="21" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="18">
       <c r="A25" s="12">
         <v>19</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="G25" s="8"/>
       <c r="H25" s="20" t="s">
-        <v>0</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="18">
       <c r="A26" s="13">
         <v>20</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E26" s="6">
         <v>1</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="G26" s="9"/>
       <c r="H26" s="21" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="18">
       <c r="A27" s="12">
         <v>21</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="G27" s="8"/>
       <c r="H27" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="18">
       <c r="A28" s="13">
         <v>22</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E28" s="6">
         <v>1</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="G28" s="9"/>
       <c r="H28" s="21" t="s">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="18">
       <c r="A29" s="12">
         <v>23</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G29" s="8"/>
       <c r="H29" s="20" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="18">
       <c r="A30" s="13">
         <v>24</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E30" s="6">
         <v>1</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G30" s="9"/>
       <c r="H30" s="21" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="18">
       <c r="A31" s="12">
         <v>25</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G31" s="8"/>
       <c r="H31" s="20" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="18">
       <c r="A32" s="13">
         <v>26</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E32" s="6">
         <v>1</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G32" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="G32" s="9"/>
+      <c r="H32" s="21" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="18">
       <c r="A33" s="12">
         <v>27</v>
       </c>
       <c r="B33" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E33" s="5">
+        <v>1</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G33" s="8"/>
+      <c r="H33" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" customHeight="1" ht="18">
+      <c r="A34" s="13">
+        <v>28</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E34" s="6">
+        <v>1</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G34" s="9"/>
+      <c r="H34" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" customHeight="1" ht="18">
+      <c r="A35" s="12">
+        <v>29</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E35" s="5">
+        <v>1</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" s="8"/>
+      <c r="H35" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" customHeight="1" ht="18">
+      <c r="A36" s="13">
+        <v>30</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E36" s="6">
+        <v>1</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="9"/>
+      <c r="H36" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" customHeight="1" ht="18">
+      <c r="A37" s="12">
+        <v>31</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="8"/>
+      <c r="H37" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" customHeight="1" ht="18">
+      <c r="A38" s="13">
+        <v>32</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E38" s="6">
+        <v>1</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" s="9"/>
+      <c r="H38" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" customHeight="1" ht="18">
+      <c r="A39" s="12">
+        <v>33</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="8"/>
+      <c r="H39" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" customHeight="1" ht="18">
+      <c r="A40" s="13">
+        <v>34</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E40" s="6">
+        <v>1</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="9"/>
+      <c r="H40" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" customHeight="1" ht="18">
+      <c r="A41" s="12">
+        <v>35</v>
+      </c>
+      <c r="B41" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="C41" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41" s="8"/>
+      <c r="H41" s="20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" customHeight="1" ht="18">
+      <c r="A42" s="13">
+        <v>36</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E42" s="6">
+        <v>1</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="9"/>
+      <c r="H42" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" customHeight="1" ht="18">
+      <c r="A43" s="15">
+        <v>37</v>
+      </c>
+      <c r="B43" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...37 lines deleted...]
-      <c r="H34" s="23" t="s">
+      <c r="C43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D43" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E43" s="17">
+        <v>1</v>
+      </c>
+      <c r="F43" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="18"/>
+      <c r="H43" s="23" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 