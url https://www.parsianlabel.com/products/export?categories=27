--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -12,80 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+  <si>
+    <t>ریبون سوپر رزین،  باکیفیت‌ترین و با دوام ترین  عضو خانواده‌ی ریبون‌های حرارتی است که برای سخت‌ترین شرایط صنعتی طراحی شده است. .</t>
+  </si>
+  <si>
+    <t>2,200,000</t>
+  </si>
+  <si>
+    <t>رول</t>
+  </si>
+  <si>
+    <t>ریبون سوپر رزین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ریبون سوپر رزین </t>
+  </si>
   <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/04/31  |  اعتبار قیمت: تا پایان همین روز (2026-07-22)</t>
+    <t>تاریخ صدور: 1405/06/14  |  اعتبار قیمت: تا پایان همین روز (2026-09-05)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -662,115 +677,129 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A6" sqref="A6:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="123.398" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="18">
       <c r="A4" s="4" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="6"/>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="13" t="s">
+      <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="H6" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="13" t="s">
+    </row>
+    <row r="7" spans="1:8" customHeight="1" ht="18">
+      <c r="A7" s="10">
+        <v>1</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="C7" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="D7" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="G6" s="13" t="s">
+      <c r="E7" s="5">
         <v>1</v>
       </c>
-      <c r="H6" s="16" t="s">
+      <c r="F7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="7"/>
+      <c r="H7" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="H7" s="17"/>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="18">
       <c r="A8" s="11"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="8"/>
       <c r="H8" s="18"/>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="18">
       <c r="A9" s="10"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="7"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="18">
       <c r="A10" s="11"/>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>