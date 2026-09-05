--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -12,124 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
-[...18 lines deleted...]
-    <t>1 به بالا: 99 تومان</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+  <si>
+    <t>ریبون وکس-رزین، یک گزینهٔ همه‌کاره و حرفه‌ای برای چاپ بر روی طیف گسترده‌ای از لیبل‌هاست.</t>
+  </si>
+  <si>
+    <t>1,380,000</t>
   </si>
   <si>
     <t>رول</t>
   </si>
   <si>
     <t>ریبون وکس رزین</t>
   </si>
   <si>
-    <t>ریبون وکس (Wax Ribbon)، نوعی ریبون اقتصادی با پایه مومی است که برای چاپ روی لیبل‌های کاغذی معمولی طراحی شده است. این ریبون به حرارت پایین‌تری (50 تا 80 درجه سانتی‌گراد) نسبت به سایر ریبون‌ها نیاز دارد و به همین دلیل گزینه‌ای سریع، کم‌مصرف و مقرون‌به‌صرفه برای چاپ‌های عمومی محسوب می‌شود.
-[...11 lines deleted...]
-    <t>1 به بالا: 2 تومان</t>
+    <t xml:space="preserve">ریبون پریمیوم وکس ، یک گزینهٔ همه‌کاره و حرفه‌ای برای چاپ بر روی طیف گسترده‌ای از لیبل‌هاست. </t>
   </si>
   <si>
     <t>ریبون رنگی پریمیوم وکس رزین  امگا 300 *110</t>
   </si>
   <si>
+    <t>ریبون پریمیوم وکس ، یک گزینهٔ همه‌کاره و حرفه‌ای برای چاپ بر روی طیف گسترده‌ای از لیبل‌هاست.</t>
+  </si>
+  <si>
+    <t>990,000</t>
+  </si>
+  <si>
+    <t>ریبون پریمیوم وکس امگا   300×60</t>
+  </si>
+  <si>
+    <t>ریبون  سبز  پریمیوم وکس رزین امگا 300*110</t>
+  </si>
+  <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/04/31  |  اعتبار قیمت: تا پایان همین روز (2026-07-22)</t>
+    <t>تاریخ صدور: 1405/06/14  |  اعتبار قیمت: تا پایان همین روز (2026-09-05)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -711,188 +697,196 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A6" sqref="A6:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.276" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="14.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="18.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="277.789" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="90.549" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="18">
       <c r="A4" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="6"/>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="13" t="s">
+      <c r="C6" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="D6" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="F6" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="G6" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="13" t="s">
+      <c r="H6" s="16" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="18">
       <c r="A7" s="10">
         <v>1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>1</v>
       </c>
-      <c r="F7" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="F7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="7"/>
       <c r="H7" s="17" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="18">
       <c r="A8" s="11">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
-      <c r="F8" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="F8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="8"/>
       <c r="H8" s="18" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="18">
       <c r="A9" s="10">
         <v>3</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
-      <c r="F9" s="5">
-[...2 lines deleted...]
-      <c r="G9" s="7" t="s">
+      <c r="F9" s="5" t="s">
         <v>1</v>
       </c>
+      <c r="G9" s="7"/>
       <c r="H9" s="17" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="18">
-      <c r="A10" s="11"/>
-[...4 lines deleted...]
-      <c r="F10" s="6"/>
+      <c r="A10" s="11">
+        <v>4</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="6">
+        <v>1</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>1</v>
+      </c>
       <c r="G10" s="8"/>
-      <c r="H10" s="18"/>
+      <c r="H10" s="18" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="18">
       <c r="A11" s="12"/>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="15"/>
       <c r="H11" s="19"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>