--- v1 (2026-09-06)
+++ v2 (2026-10-21)
@@ -17,96 +17,96 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t xml:space="preserve">ریبون تاپ وکس، نسخه‌ی بهبودیافته و باکیفیت‌تر ریبون‌های وکس معمولی است که با بهره‌گیری از فرمولاسیون پیشرفته‌تر، چاپی با وضوح بالاتر و دوام بیشتر ارائه می‌دهد. </t>
   </si>
   <si>
-    <t>580,000</t>
+    <t>638,000</t>
   </si>
   <si>
     <t>رول</t>
   </si>
   <si>
     <t>ریبون وکس</t>
   </si>
   <si>
     <t>ریبون تاپ وکس امگا  300*110</t>
   </si>
   <si>
     <t xml:space="preserve">ریبون وکس، اقتصادی‌ترین گزینه در میان ریبون‌ ها است که با کیفیت چاپ مطلوب و دوام مناسب، نیازهای عمومی چاپ را به بهترین شکل تامین می‌کند. </t>
   </si>
   <si>
     <t xml:space="preserve"> ریبون وکس  300*110</t>
   </si>
   <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/06/15  |  اعتبار قیمت: تا پایان همین روز (2026-09-06)</t>
+    <t>تاریخ صدور: 1405/07/29  |  اعتبار قیمت: تا پایان همین روز (2026-10-21)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>