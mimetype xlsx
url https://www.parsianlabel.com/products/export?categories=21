--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -14,87 +14,87 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
-    <t>برچسبهای متالایز،  با پوششی از جنس آلومینیوم یا سایر فلزات روی سطح فیلم، جلوهای براق، درخشان و کاملا لوکس به بسته بندی محصولات میبخشند. این برچسبها در رنگهای نقرهای، طلایی، مسی  تولید میشوند و به دلیل بازتاب بالای نور، توجه مشتری را به سرعت جلب کرده و حس ارزشمندی و کیفیت بالا را به محصول منتقل میکنند. جنس اصلی این برچسبها از پلی استر یا پلیپروپیلن است که با لایهای فلزی پوشانده شده و در نتیجه علاوه بر زیبایی، مقاومت بسیار خوبی در برابر رطوبت، پارگی، سایش و مواد شیمیایی دارند. از نظر کاربرد، این برچسبها برای صنایع آرایشی و بهداشتی، عطر و ادکلن، محصولات لوکس غذایی، نوشیدنیهای خاص، جعبه های هدیه، برچسبهای اصالت کالا، بسته بندی دارویی انتخابی عالی محسوب میشوند. این برچسبها با چاپ ریبون سازگار هستند.</t>
+    <t>برچسب متالایز با پوشش آلومینیومی روی فیلم پلی‌استر، جلوهای براق و لوکس به بسته‌بندی می‌دهد و در عین حال مقاومت عالی در برابر رطوبت، پارگی و مواد شیمیایی دارد. این برچسب برای صنایع آرایشی، عطر، محصولات لوکس غذایی، نوشیدنی‌های خاص، جعبه هدیه و دارویی کاربرد دارد و با چاپ ریبون سازگار است.</t>
   </si>
   <si>
     <t>رول</t>
   </si>
   <si>
     <t>برچسب متالایز</t>
   </si>
   <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/04/31  |  اعتبار قیمت: تا پایان همین روز (2026-07-22)</t>
+    <t>تاریخ صدور: 1405/06/14  |  اعتبار قیمت: تا پایان همین روز (2026-09-05)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -677,51 +677,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A6" sqref="A6:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="679.263" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="277.789" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="18">
       <c r="A4" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="6"/>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">