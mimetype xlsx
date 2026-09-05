--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -14,88 +14,87 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
-    <t>برچسبهای فیلم مصنوعی، دستهای از لیبل های با دوام و مقاوم هستند که از جنس پلیمرهایی مانند پلی پروپیلن یا پلی استر ساخته شدهاند و به دلیل ساختار غیرکاغذی خود، در برابر رطوبت، پارگی، سایش و مواد شیمیایی عملکرد بسیار بهتری نسبت به برچسبهای کاغذی دارند. این ویژگیها آنها را به گزینهای ایده‌آل برای محصولاتی تبدیل کرده است که در معرض شرایط محیطی چالش برانگیز قرار میگیرند، مانند بسته بندی مواد آرایشی و بهداشتی، محصولات شوینده، مواد غذایی منجمد یا بسته بندیهایی که نیاز به شستشو یا سردخانه دارند. همچنین ظاهر شفاف، براق یا نقرهای این برچسبها، جلوه بصری لوکس  به بسته بندی شما میبخشد که برای برندهای مطرح و محصولات باارزش بسیار حیاتی است.
-این برچسب با ریبون چاپ می‌شوند و با ریبون های رزینی_وکس رزینی سازگاری دارند.</t>
+    <t>برچسب فیلم مصنوعی ( پلی پروپلین،پلی‌استر) در برابر رطوبت، پارگی، سایش و مواد شیمیایی مقاوم‌تر از کاغذ است و برای محصولات آرایشی، شوینده، مواد منجمد و سردخانه ایده‌آل می‌باشد. ظاهر شفاف، براق یا نقرهای آن جلوه لوکس به بسته‌بندی می‌دهد و با ریبون‌های رزینی و وکس-رزینی چاپ می‌شود.</t>
   </si>
   <si>
     <t>رول</t>
   </si>
   <si>
     <t>برچسب مصنوعی</t>
   </si>
   <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/04/31  |  اعتبار قیمت: تا پایان همین روز (2026-07-22)</t>
+    <t>تاریخ صدور: 1405/06/14  |  اعتبار قیمت: تا پایان همین روز (2026-09-05)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -678,51 +677,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A6" sqref="A6:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="609.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="269.077" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="18">
       <c r="A4" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="6"/>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">