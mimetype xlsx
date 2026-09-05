--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -12,509 +12,393 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
-[...9 lines deleted...]
-    <t>485,000</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+  <si>
+    <t>لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.</t>
+  </si>
+  <si>
+    <t>533,500</t>
   </si>
   <si>
     <t>رول</t>
   </si>
   <si>
     <t>برچسب آرت سفید</t>
   </si>
   <si>
     <t>برچسب آرت60*120تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 330,000 تومان</t>
-[...2 lines deleted...]
-    <t>330,000</t>
+    <t>363,000</t>
   </si>
   <si>
     <t>برچسب آرت50*30 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 396,000 تومان</t>
-[...2 lines deleted...]
-    <t>396,000</t>
+    <t>294,000</t>
   </si>
   <si>
     <t>برچسب آرت45*30 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 740,000 تومان</t>
-[...2 lines deleted...]
-    <t>740,000</t>
+    <t>لیبل کاغذی یکی از پرکاربردترین و محبوب‌ترین گزینه‌ها برای برچسب‌زنی محصولات است. این لیبل از کاغذ با پشت‌چسبدار ساخته شده و برای درج اطلاعاتی مثل مشخصات محصول، قیمت، بارکد، آدرس و شماره تماس استفاده می‌شود.</t>
+  </si>
+  <si>
+    <t>885,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت30*10 سه ردیفه بوبین بزرگ</t>
+  </si>
+  <si>
+    <t>814,000</t>
   </si>
   <si>
     <t>برچسب آرت130*86 تک ردیفه</t>
   </si>
   <si>
-    <t>لیبل کاغذی آرت، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل با پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
-[...7 lines deleted...]
-    <t>735,000</t>
+    <t>581,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت سفید 85*45 تک ردیفه</t>
+  </si>
+  <si>
+    <t>577,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت سفید 25*12 چهار ردیفه</t>
+  </si>
+  <si>
+    <t>2,357,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت سفید 221*150تک ردیفهع</t>
+  </si>
+  <si>
+    <t>808,500</t>
   </si>
   <si>
     <t>برچسب آرت 90*60 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 570,000 تومان</t>
-[...2 lines deleted...]
-    <t>570,000</t>
+    <t>627,000</t>
   </si>
   <si>
     <t>برچسب آرت 90*46تک  ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 654,000 تومان</t>
-[...2 lines deleted...]
-    <t>654,000</t>
+    <t>719,500</t>
   </si>
   <si>
     <t>برچسب آرت 80*60 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 385,000 تومان</t>
-[...2 lines deleted...]
-    <t>385,000</t>
+    <t xml:space="preserve">لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
+</t>
+  </si>
+  <si>
+    <t>423,500</t>
   </si>
   <si>
     <t>برچسب آرت 55*50 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 750,000 تومان</t>
-[...2 lines deleted...]
-    <t>750,000</t>
+    <t>825,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت 51*34 دو ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 1,046,000 تومان</t>
-[...2 lines deleted...]
-    <t>1,046,000</t>
+    <t>275,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 40*20 تک ردیفه</t>
+  </si>
+  <si>
+    <t>1,151,000</t>
   </si>
   <si>
     <t>برچسب آرت 200*100 تک ردیفه</t>
   </si>
   <si>
-    <t>120,000</t>
+    <t>194,000</t>
   </si>
   <si>
     <t>برچسب آرت 19*13 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 788,000 تومان</t>
-[...11 lines deleted...]
-    <t>784,000</t>
+    <t xml:space="preserve">لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
+ </t>
+  </si>
+  <si>
+    <t>863,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت 125*95 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 477,000 تومان</t>
-[...2 lines deleted...]
-    <t>477,000</t>
+    <t>525,000</t>
   </si>
   <si>
     <t>برچسب آرت 106*67 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 535,000 تومان</t>
-[...11 lines deleted...]
-    <t>940,000</t>
+    <t>839,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت 106*67  تک ردیفه بوبین بزرگ </t>
+  </si>
+  <si>
+    <t>588,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*80  تک ردیفه عمودی</t>
+  </si>
+  <si>
+    <t>1,034,000</t>
   </si>
   <si>
     <t>برچسب آرت 100*70 تک  ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 812,000 تومان</t>
-[...2 lines deleted...]
-    <t>812,000</t>
+    <t>893,500</t>
   </si>
   <si>
     <t>برچسب آرت 100*60 تک ردیفه</t>
   </si>
   <si>
-    <t xml:space="preserve">لیبل کاغذی یکی از پرکاربردترین و محبوب‌ترین گزینه‌ها برای برچسب‌زنی محصولات است. این لیبل از کاغذ با پشت‌چسبدار ساخته شده و برای درج اطلاعاتی مثل مشخصات محصول، قیمت، بارکد، آدرس و شماره تماس استفاده می‌شود.
-[...10 lines deleted...]
-قابلیت تولید در رنگ‌های متنوع
+    <t xml:space="preserve"> کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.</t>
+  </si>
+  <si>
+    <t>539,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*35 تک ردیفه</t>
+  </si>
+  <si>
+    <t>867,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*150  تک ردیفه</t>
+  </si>
+  <si>
+    <t>731,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*100تک  ردیفه</t>
+  </si>
+  <si>
+    <t>605,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  80*50 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
 </t>
   </si>
   <si>
-    <t>1 به بالا: 490,000 تومان</t>
-[...29 lines deleted...]
-    <t>420,000</t>
+    <t>462,000</t>
   </si>
   <si>
     <t>برچسب آرت  75*40تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 603,000 تومان</t>
-[...20 lines deleted...]
-    <t>339,000</t>
+    <t>663,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  70*30تک ردیفه بوبین بزرگ </t>
+  </si>
+  <si>
+    <t>373,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت  60*40تک  ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 375,000 تومان</t>
-[...2 lines deleted...]
-    <t>375,000</t>
+    <t>412,500</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت  51*34 تک ردیفه </t>
   </si>
   <si>
+    <t>816,500</t>
+  </si>
+  <si>
     <t>برچسب آرت  50*25دو ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 371,000 تومان</t>
-[...2 lines deleted...]
-    <t>371,000</t>
+    <t>408,500</t>
   </si>
   <si>
     <t>برچسب آرت  50*25 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 378,000 تومان</t>
-[...2 lines deleted...]
-    <t>378,000</t>
+    <t>416,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت  50 *35  تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 432,000 تومان</t>
-[...2 lines deleted...]
-    <t>432,000</t>
+    <t>475,500</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت  45*15دو ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 496,000 تومان</t>
-[...2 lines deleted...]
-    <t>496,000</t>
+    <t>546,000</t>
   </si>
   <si>
     <t>برچسب آرت  40*20دو ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 800,000 تومان</t>
-[...2 lines deleted...]
-    <t>800,000</t>
+    <t>880,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت  35*25 سه ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 532,000 تومان</t>
-[...2 lines deleted...]
-    <t>532,000</t>
+    <t xml:space="preserve">لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
+</t>
+  </si>
+  <si>
+    <t>584,500</t>
   </si>
   <si>
     <t>برچسب آرت  35*25 دو ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 266,000 تومان</t>
-[...2 lines deleted...]
-    <t>266,000</t>
+    <t>293,000</t>
   </si>
   <si>
     <t>برچسب آرت  35*25 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 612,000 تومان</t>
-[...2 lines deleted...]
-    <t>612,000</t>
+    <t>673,500</t>
   </si>
   <si>
     <t>برچسب آرت  31*21 سه ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 53,000 تومان</t>
-[...11 lines deleted...]
-    <t>38,000</t>
+    <t xml:space="preserve">برچسب آرت  25*12زیره pet چهار ردیفه </t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت  20*10چهار  ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 683,000 تومان</t>
-[...2 lines deleted...]
-    <t>683,000</t>
+    <t>751,500</t>
   </si>
   <si>
     <t>برچسب آرت  100*50 تک ردیفه</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت   100*80  تک ردیفه </t>
   </si>
   <si>
-    <t>برچسب 100*60 تک ردیفه آرت</t>
-[...14 lines deleted...]
-    <t>302,000</t>
+    <t>332,500</t>
   </si>
   <si>
     <t>برچسب  آرت 70*30 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 656,000 تومان</t>
-[...2 lines deleted...]
-    <t>656,000</t>
+    <t>721,500</t>
   </si>
   <si>
     <t>برچسب  آرت 50*30دوردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 216,000 تومان</t>
-[...2 lines deleted...]
-    <t>216,000</t>
+    <t>238,000</t>
   </si>
   <si>
     <t>برچسب  آرت 45*15 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 520,000 تومان</t>
-[...2 lines deleted...]
-    <t>520,000</t>
+    <t>572,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب  آرت 30*18سه ردیفه </t>
   </si>
   <si>
-    <t>لیبل کاغذی یکی از پرکاربردترین و محبوب‌ترین گزینه‌ها برای برچسب‌زنی محصولات است. این لیبل از کاغذ با پشت‌چسبدار ساخته شده و برای درج اطلاعاتی مثل مشخصات محصول، قیمت، بارکد، آدرس و شماره تماس استفاده می‌شود.
-[...16 lines deleted...]
-    <t>540,000</t>
+    <t>594,000</t>
   </si>
   <si>
     <t>برچسب  آرت 30*10سه ردیفه</t>
   </si>
   <si>
+    <t>برچسب  آرت 100*60 تک ردیفه  بوبین کوچک</t>
+  </si>
+  <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/04/31  |  اعتبار قیمت: تا پایان همین روز (2026-07-22)</t>
+    <t>تاریخ صدور: 1405/06/14  |  اعتبار قیمت: تا پایان همین روز (2026-09-05)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -764,71 +648,71 @@
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1094,1304 +978,1288 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A6" sqref="A6:H52"/>
+      <selection activeCell="A6" sqref="A6:H55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.419" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="232.372" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="232.229" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
-        <v>142</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
-        <v>144</v>
+        <v>113</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="18">
       <c r="A4" s="4" t="s">
-        <v>145</v>
+        <v>114</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="6"/>
     <row r="6" spans="1:8">
       <c r="A6" s="11" t="s">
-        <v>141</v>
+        <v>110</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>140</v>
+        <v>109</v>
       </c>
       <c r="C6" s="16" t="s">
-        <v>139</v>
+        <v>108</v>
       </c>
       <c r="D6" s="16" t="s">
-        <v>138</v>
+        <v>107</v>
       </c>
       <c r="E6" s="16" t="s">
-        <v>137</v>
+        <v>106</v>
       </c>
       <c r="F6" s="16" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>135</v>
+        <v>104</v>
       </c>
       <c r="H6" s="19" t="s">
-        <v>134</v>
+        <v>103</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="18">
       <c r="A7" s="12">
         <v>1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>1</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G7" s="8"/>
       <c r="H7" s="20" t="s">
-        <v>130</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="18">
       <c r="A8" s="13">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="G8" s="9"/>
       <c r="H8" s="21" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="18">
       <c r="A9" s="12">
         <v>3</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>126</v>
+        <v>99</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="G9" s="8"/>
       <c r="H9" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="18">
       <c r="A10" s="13">
         <v>4</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>123</v>
+        <v>97</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E10" s="6">
         <v>1</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="G10" s="9"/>
       <c r="H10" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="18">
       <c r="A11" s="14">
         <v>5</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E11" s="7">
         <v>1</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G11" s="10"/>
       <c r="H11" s="22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="18">
       <c r="A12" s="13">
         <v>6</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E12" s="6">
         <v>1</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="G12" s="9"/>
       <c r="H12" s="21" t="s">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="18">
       <c r="A13" s="12">
         <v>7</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="G13" s="8"/>
       <c r="H13" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="18">
       <c r="A14" s="13">
         <v>8</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>113</v>
+        <v>90</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E14" s="6">
         <v>1</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="18">
       <c r="A15" s="12">
         <v>9</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E15" s="5">
         <v>1</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="G15" s="8"/>
       <c r="H15" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="18">
       <c r="A16" s="13">
         <v>10</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E16" s="6">
         <v>1</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G16" s="9"/>
       <c r="H16" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="18">
       <c r="A17" s="12">
         <v>11</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="G17" s="8"/>
       <c r="H17" s="20" t="s">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="18">
       <c r="A18" s="13">
         <v>12</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E18" s="6">
         <v>1</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="G18" s="9"/>
       <c r="H18" s="21" t="s">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="18">
       <c r="A19" s="12">
         <v>13</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="G19" s="8"/>
       <c r="H19" s="20" t="s">
-        <v>0</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="18">
       <c r="A20" s="13">
         <v>14</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E20" s="6">
         <v>1</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="G20" s="9"/>
       <c r="H20" s="21" t="s">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="18">
       <c r="A21" s="12">
         <v>15</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="G21" s="8"/>
       <c r="H21" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="18">
       <c r="A22" s="13">
         <v>16</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E22" s="6">
         <v>1</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="G22" s="9"/>
       <c r="H22" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="18">
       <c r="A23" s="12">
         <v>17</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="G23" s="8"/>
       <c r="H23" s="20" t="s">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="18">
       <c r="A24" s="13">
         <v>18</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="G24" s="9"/>
       <c r="H24" s="21" t="s">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="18">
       <c r="A25" s="12">
         <v>19</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="G25" s="8"/>
       <c r="H25" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="18">
       <c r="A26" s="13">
         <v>20</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E26" s="6">
         <v>1</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="G26" s="9"/>
       <c r="H26" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="18">
       <c r="A27" s="12">
         <v>21</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="G27" s="8"/>
       <c r="H27" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="18">
       <c r="A28" s="13">
         <v>22</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E28" s="6">
         <v>1</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="G28" s="9"/>
       <c r="H28" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="18">
       <c r="A29" s="12">
         <v>23</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="G29" s="8"/>
       <c r="H29" s="20" t="s">
-        <v>0</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="18">
       <c r="A30" s="13">
         <v>24</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E30" s="6">
         <v>1</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="G30" s="9"/>
       <c r="H30" s="21" t="s">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="18">
       <c r="A31" s="12">
         <v>25</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="G31" s="8"/>
       <c r="H31" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="18">
       <c r="A32" s="13">
         <v>26</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E32" s="6">
         <v>1</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G32" s="9"/>
       <c r="H32" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="18">
       <c r="A33" s="12">
         <v>27</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="G33" s="8"/>
       <c r="H33" s="20" t="s">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="18">
       <c r="A34" s="13">
         <v>28</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E34" s="6">
         <v>1</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G34" s="9"/>
       <c r="H34" s="21" t="s">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="18">
       <c r="A35" s="12">
         <v>29</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E35" s="5">
         <v>1</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G35" s="8"/>
       <c r="H35" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="18">
       <c r="A36" s="13">
         <v>30</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E36" s="6">
         <v>1</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="G36" s="9"/>
       <c r="H36" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="18">
       <c r="A37" s="12">
         <v>31</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="G37" s="8"/>
       <c r="H37" s="20" t="s">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="18">
       <c r="A38" s="13">
         <v>32</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E38" s="6">
         <v>1</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="G38" s="9"/>
       <c r="H38" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="18">
       <c r="A39" s="12">
         <v>33</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E39" s="5">
         <v>1</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="G39" s="8"/>
       <c r="H39" s="20" t="s">
-        <v>0</v>
+        <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="18">
       <c r="A40" s="13">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="G40" s="9"/>
       <c r="H40" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="18">
       <c r="A41" s="12">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E41" s="5">
         <v>1</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="G41" s="8"/>
       <c r="H41" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="18">
       <c r="A42" s="13">
         <v>36</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E42" s="6">
         <v>1</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G42" s="9"/>
       <c r="H42" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="18">
       <c r="A43" s="12">
         <v>37</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E43" s="5">
         <v>1</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="G43" s="8"/>
       <c r="H43" s="20" t="s">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="1" ht="18">
       <c r="A44" s="13">
         <v>38</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E44" s="6">
         <v>1</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="G44" s="9"/>
       <c r="H44" s="21" t="s">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="18">
       <c r="A45" s="12">
         <v>39</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E45" s="5">
         <v>1</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="G45" s="8"/>
       <c r="H45" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="18">
       <c r="A46" s="13">
         <v>40</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E46" s="6">
         <v>1</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="G46" s="9" t="s">
         <v>22</v>
       </c>
+      <c r="G46" s="9"/>
       <c r="H46" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="18">
       <c r="A47" s="12">
         <v>41</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E47" s="5">
         <v>1</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="G47" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G47" s="8"/>
       <c r="H47" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="18">
       <c r="A48" s="13">
         <v>42</v>
       </c>
       <c r="B48" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E48" s="6">
+        <v>1</v>
+      </c>
+      <c r="F48" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="G48" s="9"/>
       <c r="H48" s="21" t="s">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="18">
       <c r="A49" s="12">
         <v>43</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E49" s="5">
         <v>1</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G49" s="8"/>
       <c r="H49" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="1" ht="18">
       <c r="A50" s="13">
         <v>44</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E50" s="6">
         <v>1</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G50" s="9"/>
       <c r="H50" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="18">
       <c r="A51" s="12">
         <v>45</v>
       </c>
       <c r="B51" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E51" s="5">
+        <v>1</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="8"/>
+      <c r="H51" s="20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" customHeight="1" ht="18">
+      <c r="A52" s="13">
+        <v>46</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E52" s="6">
+        <v>1</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="9"/>
+      <c r="H52" s="21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" customHeight="1" ht="18">
+      <c r="A53" s="12">
+        <v>47</v>
+      </c>
+      <c r="B53" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C51" s="5" t="s">
+      <c r="C53" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E53" s="5">
+        <v>1</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="G53" s="8"/>
+      <c r="H53" s="20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" customHeight="1" ht="18">
+      <c r="A54" s="13">
+        <v>48</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E54" s="6">
+        <v>1</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="G54" s="9"/>
+      <c r="H54" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" customHeight="1" ht="18">
+      <c r="A55" s="15">
+        <v>49</v>
+      </c>
+      <c r="B55" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...37 lines deleted...]
-      <c r="H52" s="23" t="s">
+      <c r="C55" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D55" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E55" s="17">
+        <v>1</v>
+      </c>
+      <c r="F55" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" s="18"/>
+      <c r="H55" s="23" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 