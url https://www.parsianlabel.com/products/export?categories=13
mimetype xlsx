--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -14,87 +14,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
-    <t>لیبلهای لایه‌شونده  نوعی برچسب هستند که از   جنس فیلم های پلاستیکی مقاوم مانند پلی استر، پلی اتیلن یا پلیپروپیلن ساخته شده اند. این برچسبها در مقایسه با برچسبهای کاغذی معمولی، دوام و ماندگاری بسیار بالاتری دارند و در برابر آب، رطوبت، پارگی، سایش و حتی مواد شیمیایی مقاوم هستند. به همین دلیل، برای محصولاتی که در محیط های مرطوب، سردخانه یا شرایط سخت نگهداری یا استفاده میشوند، گزینه بسیار مناسبتری محسوب میشوند. برچسبهای فیلمی در انواع مختلفی مانند شفاف، متالایز، سفید مات، و حتی رنگی تولید میشوند .</t>
+    <t>برچسب‌های لایه‌شونده از فیلم‌های پلاستیکی مقاوم ساخته می‌شوند.
+دوام و ماندگاری بسیار بالا در برابر آب، رطوبت، پارگی، سایش و مواد شیمیایی.</t>
   </si>
   <si>
     <t>رول</t>
   </si>
   <si>
     <t>برچسب لایه شونده</t>
   </si>
   <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/04/31  |  اعتبار قیمت: تا پایان همین روز (2026-07-22)</t>
+    <t>تاریخ صدور: 1405/06/15  |  اعتبار قیمت: تا پایان همین روز (2026-09-06)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -677,51 +678,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A6" sqref="A6:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="481.454" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="72.125" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="18">
       <c r="A4" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="6"/>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">