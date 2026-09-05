--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -41,51 +41,51 @@
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/04/31  |  اعتبار قیمت: تا پایان همین روز (2026-07-22)</t>
+    <t>تاریخ صدور: 1405/06/14  |  اعتبار قیمت: تا پایان همین روز (2026-09-05)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>