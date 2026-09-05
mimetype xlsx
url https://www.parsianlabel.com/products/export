--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -12,1167 +12,1025 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
-[...18 lines deleted...]
-    <t>1 به بالا: 99 تومان</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+  <si>
+    <t>ریبون وکس-رزین، یک گزینهٔ همه‌کاره و حرفه‌ای برای چاپ بر روی طیف گسترده‌ای از لیبل‌هاست.</t>
+  </si>
+  <si>
+    <t>1,380,000</t>
   </si>
   <si>
     <t>رول</t>
   </si>
   <si>
     <t>ریبون وکس رزین</t>
   </si>
   <si>
-    <t>ریبون وکس (Wax Ribbon)، نوعی ریبون اقتصادی با پایه مومی است که برای چاپ روی لیبل‌های کاغذی معمولی طراحی شده است. این ریبون به حرارت پایین‌تری (50 تا 80 درجه سانتی‌گراد) نسبت به سایر ریبون‌ها نیاز دارد و به همین دلیل گزینه‌ای سریع، کم‌مصرف و مقرون‌به‌صرفه برای چاپ‌های عمومی محسوب می‌شود.
-[...11 lines deleted...]
-    <t>1 به بالا: 2 تومان</t>
+    <t>ریبون سوپر رزین،  باکیفیت‌ترین و با دوام ترین  عضو خانواده‌ی ریبون‌های حرارتی است که برای سخت‌ترین شرایط صنعتی طراحی شده است. .</t>
+  </si>
+  <si>
+    <t>2,200,000</t>
+  </si>
+  <si>
+    <t>ریبون سوپر رزین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ریبون سوپر رزین </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ریبون پریمیوم وکس ، یک گزینهٔ همه‌کاره و حرفه‌ای برای چاپ بر روی طیف گسترده‌ای از لیبل‌هاست. </t>
   </si>
   <si>
     <t>ریبون رنگی پریمیوم وکس رزین  امگا 300 *110</t>
   </si>
   <si>
-    <t>ریبون رزین، بهترین گزینه برای چاپ روی سطوح سخت و خاص مانند لیبل‌های PVC، متال، پلی‌پروپیلن (PP)، شیشه‌ای (ترنسپرنت)، اموال و دیپ‌فریز است. این ریبون کیفیت چاپ فوق‌العاده و ماندگاری بالایی دارد و در برابر سایش، رطوبت، دماهای بالا  و پایین ، مواد شوینده و حلال‌های شیمیایی مقاوم است به طوریکه چاپ آن با کشیدن ناخن پاک نمی‌شود.
-[...8 lines deleted...]
-    <t>650,000</t>
+    <t xml:space="preserve">ریبون رزین به عنوان مستحکم‌ترین و بادوام‌ترین نوع ریبون حرارتی شناخته می‌شود که برای محیط‌های صنعتی سخت و کاربردهای حساس طراحی شده است. </t>
+  </si>
+  <si>
+    <t>715,000</t>
   </si>
   <si>
     <t>ریبون رزین</t>
   </si>
   <si>
     <t xml:space="preserve">ریبون رزین امگا 300*60  </t>
   </si>
   <si>
-    <t>1 به بالا: 1,200,000 تومان</t>
-[...2 lines deleted...]
-    <t>1,200,000</t>
+    <t>ریبون رزین به عنوان مستحکم‌ترین و بادوام‌ترین نوع ریبون حرارتی شناخته می‌شود که برای محیط‌های صنعتی سخت و کاربردهای حساس طراحی شده است.</t>
+  </si>
+  <si>
+    <t>1,950,000</t>
   </si>
   <si>
     <t xml:space="preserve">ریبون رزین امگا   300*110 </t>
   </si>
   <si>
-    <t>1 به بالا: 1 تومان</t>
+    <t>1,815,000</t>
   </si>
   <si>
     <t>ریبون رزین  امگا 300×160</t>
   </si>
   <si>
+    <t xml:space="preserve">ریبون تاپ وکس، نسخه‌ی بهبودیافته و باکیفیت‌تر ریبون‌های وکس معمولی است که با بهره‌گیری از فرمولاسیون پیشرفته‌تر، چاپی با وضوح بالاتر و دوام بیشتر ارائه می‌دهد. </t>
+  </si>
+  <si>
+    <t>580,000</t>
+  </si>
+  <si>
     <t>ریبون وکس</t>
   </si>
   <si>
+    <t>ریبون تاپ وکس امگا  300*110</t>
+  </si>
+  <si>
+    <t>ریبون پریمیوم وکس ، یک گزینهٔ همه‌کاره و حرفه‌ای برای چاپ بر روی طیف گسترده‌ای از لیبل‌هاست.</t>
+  </si>
+  <si>
+    <t>990,000</t>
+  </si>
+  <si>
     <t>ریبون پریمیوم وکس امگا   300×60</t>
   </si>
   <si>
-    <t>ریبون تاپ وکس (Wax Top Ribbon)، نسل پیشرفته‌تر ریبون‌های مومی است که با داشتن لایه‌ی محافظ روی جوهر، کیفیت چاپ بهتری نسبت به وکس معمولی ارائه می‌دهد. این ریبون هم‌چنان گزینه‌ای اقتصادی محسوب می‌شود، اما مقاومت بیشتری در برابر سایش و خش دارد.
-[...17 lines deleted...]
-این برچسب با ریبون چاپ می‌شوند و با ریبون های رزینی_وکس رزینی سازگاری دارند.</t>
+    <t>ریبون اکورزین، گزینه‌ای اقتصادی و باکیفیت برای چاپ روی سطوح مصنوعی و نیمه‌مصنوعی است که با ترکیبی بهینه از رزین و مواد پایه، تعادل مناسبی بین کیفیت چاپ و قیمت تمام‌شده ایجاد کرده و برای مصارفی که نیاز به دوام بالاتر از وکس اما کمتر از رزین خالص دارند، ایده‌آل می‌باشد.</t>
+  </si>
+  <si>
+    <t>1,580,000</t>
+  </si>
+  <si>
+    <t>ریبون اکو رزین 300*110</t>
+  </si>
+  <si>
+    <t>ریبون  سبز  پریمیوم وکس رزین امگا 300*110</t>
+  </si>
+  <si>
+    <t>برچسب فیلم مصنوعی ( پلی پروپلین،پلی‌استر) در برابر رطوبت، پارگی، سایش و مواد شیمیایی مقاوم‌تر از کاغذ است و برای محصولات آرایشی، شوینده، مواد منجمد و سردخانه ایده‌آل می‌باشد. ظاهر شفاف، براق یا نقرهای آن جلوه لوکس به بسته‌بندی می‌دهد و با ریبون‌های رزینی و وکس-رزینی چاپ می‌شود.</t>
   </si>
   <si>
     <t>برچسب مصنوعی</t>
   </si>
   <si>
-    <t>برچسبهای متالایز،  با پوششی از جنس آلومینیوم یا سایر فلزات روی سطح فیلم، جلوهای براق، درخشان و کاملا لوکس به بسته بندی محصولات میبخشند. این برچسبها در رنگهای نقرهای، طلایی، مسی  تولید میشوند و به دلیل بازتاب بالای نور، توجه مشتری را به سرعت جلب کرده و حس ارزشمندی و کیفیت بالا را به محصول منتقل میکنند. جنس اصلی این برچسبها از پلی استر یا پلیپروپیلن است که با لایهای فلزی پوشانده شده و در نتیجه علاوه بر زیبایی، مقاومت بسیار خوبی در برابر رطوبت، پارگی، سایش و مواد شیمیایی دارند. از نظر کاربرد، این برچسبها برای صنایع آرایشی و بهداشتی، عطر و ادکلن، محصولات لوکس غذایی، نوشیدنیهای خاص، جعبه های هدیه، برچسبهای اصالت کالا، بسته بندی دارویی انتخابی عالی محسوب میشوند. این برچسبها با چاپ ریبون سازگار هستند.</t>
+    <t>برچسب متالایز با پوشش آلومینیومی روی فیلم پلی‌استر، جلوهای براق و لوکس به بسته‌بندی می‌دهد و در عین حال مقاومت عالی در برابر رطوبت، پارگی و مواد شیمیایی دارد. این برچسب برای صنایع آرایشی، عطر، محصولات لوکس غذایی، نوشیدنی‌های خاص، جعبه هدیه و دارویی کاربرد دارد و با چاپ ریبون سازگار است.</t>
   </si>
   <si>
     <t>برچسب متالایز</t>
   </si>
   <si>
-    <t>برچسب متال یکی از مقاوم‌ترین لیبل‌هاست که از آلیاژ آلومینیوم (فولاد ضدزنگ) ساخته شده و دمای 40- تا 220+ درجه سانتی‌گراد را تحمل می‌کند بدون اینکه اثر چسب خود را از دست بدهد. این برچسب به رنگ نقره‌ای مات بوده و چسب آن از نوع آکرونال است. از ویژگی‌های آن می‌توان به مقاومت در برابر انواع حلال‌ها (الکل، هگزان، بنزین، ایزوپروپیل الکل)، ضدآب، ضدخش، مقاوم در برابر کشیدگی و تابش نور خورشید اشاره کرد. برای چاپ روی آن باید از ریبون‌های مقاوم مانند رزین و سوپررزین استفاده کرد. کاربرد آن در صنایع خودروسازی، نورد و فولاد، شیمیایی، لوازم خانگی، الکتروموتورها، تجهیزات پزشکی و صوتی است.</t>
-[...5 lines deleted...]
-    <t>2,765,000</t>
+    <t>برچسب متال از آلیاژ آلومینیوم به همراه  چسب آکرونال، رنگ نقرهای مات.
+مقاوم در برابر حلالها (الکل، بنزین، هگزان)، آب، خش، کشیدگی و نور خورشید؛ چاپ فقط با ریبون رزین یا سوپررزین.</t>
+  </si>
+  <si>
+    <t>2,101,000</t>
   </si>
   <si>
     <t>برچسب متال سفید</t>
   </si>
   <si>
     <t>برچسب متال45×15دو ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 3,330,000 تومان</t>
-[...2 lines deleted...]
-    <t>3,330,000</t>
+    <t>2,518,000</t>
   </si>
   <si>
     <t>برچسب متال30×18 سه ردیفه</t>
   </si>
   <si>
-    <t>لیبلهای لایه‌شونده  نوعی برچسب هستند که از   جنس فیلم های پلاستیکی مقاوم مانند پلی استر، پلی اتیلن یا پلیپروپیلن ساخته شده اند. این برچسبها در مقایسه با برچسبهای کاغذی معمولی، دوام و ماندگاری بسیار بالاتری دارند و در برابر آب، رطوبت، پارگی، سایش و حتی مواد شیمیایی مقاوم هستند. به همین دلیل، برای محصولاتی که در محیط های مرطوب، سردخانه یا شرایط سخت نگهداری یا استفاده میشوند، گزینه بسیار مناسبتری محسوب میشوند. برچسبهای فیلمی در انواع مختلفی مانند شفاف، متالایز، سفید مات، و حتی رنگی تولید میشوند .</t>
+    <t xml:space="preserve"> متال از آلیاژ آلومینیوم به همراه  چسب آکرونال، رنگ نقرهای مات.
+مقاوم در برابر حلالها (الکل، بنزین، هگزان)، آب، خش، کشیدگی و نور خورشید؛ چاپ فقط با ریبون رزین یا سوپررزین.</t>
+  </si>
+  <si>
+    <t>785,000</t>
+  </si>
+  <si>
+    <t>برچسب متال 45*15 تک ردیف</t>
+  </si>
+  <si>
+    <t>برچسب‌های لایه‌شونده از فیلم‌های پلاستیکی مقاوم ساخته می‌شوند.
+دوام و ماندگاری بسیار بالا در برابر آب، رطوبت، پارگی، سایش و مواد شیمیایی.</t>
   </si>
   <si>
     <t>برچسب لایه شونده</t>
   </si>
   <si>
-    <t>این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. این لیبل کاملا ضد آب بوده و در برابر نفوذ آب و همچنین مواد شیمیایی و شوینده‌های قوی مقاومت بسیار خوبی از خود نشان می‌دهد. چسبندگی مناسب این محصول بر روی سطوح مختلفی همچون شیشه، فلز، کارتن، نایلون، ظروف پلاستیکی،لوله ، اتصالات ،سیم و کابل  باعث شده تا کاربرد گسترده‌ای در صنایع خودروسازی، لوازم خانگی، داروسازی و به طور کلی هر شرایطی که به ماندگاری و مقاومت بالای لیبل نیاز باشد، پیدا کند. لیبل‌های صدفی با جلوه براق ارائه میشود  و برای چاپ ماندگار و باکیفیت روی آنها از ریبون استفاده می‌شود.</t>
-[...5 lines deleted...]
-    <t>980,000</t>
+    <t>این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
+  </si>
+  <si>
+    <t>1,045,000</t>
   </si>
   <si>
     <t>برچسب صدفی سفید</t>
   </si>
   <si>
     <t>برچسب صدفی50*25 دو ردیفه</t>
   </si>
   <si>
-    <t>این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. این لیبل کاملا ضد آب بوده و در برابر نفوذ آب و همچنین مواد شیمیایی و شوینده‌های قوی مقاومت بسیار خوبی از خود نشان می‌دهد. چسبندگی مناسب این محصول بر روی سطوح مختلفی همچون شیشه، فلز، کارتن، نایلون، ظروف پلاستیکی،لوله ، اتصالات ،سیم و کابل  باعث شده تا کاربرد گسترده‌ای در صنایع خودروسازی، لوازم خانگی، داروسازی و به طور کلی هر شرایطی که به ماندگاری و مقاومت بالای لیبل نیاز باشد، پیدا کند. لیبل‌های صدفی با جلوه براق ارائه میشود  و برای چاپ ماندگار و باکیفیت روی آنها از ریبون استفاده می‌شود.</t>
-[...5 lines deleted...]
-    <t>278,000</t>
+    <t xml:space="preserve">این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. </t>
+  </si>
+  <si>
+    <t>306,000</t>
   </si>
   <si>
     <t>برچسب صدفی45*15 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 1,022,000 تومان</t>
-[...2 lines deleted...]
-    <t>1,022,000</t>
+    <t>1,125,000</t>
   </si>
   <si>
     <t>برچسب صدفی35*25 سه ردیفه</t>
   </si>
   <si>
-    <t>800,000</t>
+    <t>برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
+  </si>
+  <si>
+    <t>1,138,500</t>
+  </si>
+  <si>
+    <t>برچسب صدفی125*95 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. </t>
+  </si>
+  <si>
+    <t>652,000</t>
   </si>
   <si>
     <t>برچسب صدفی دایره ای قطر 4</t>
   </si>
   <si>
-    <t>این برچسب از جنس PVC با ساختاری پلاستیکی و مقاوم تولید شده و قادر است دمای تا 80 درجه سانتی‌گراد را بدون تغییر شکل تحمل کند. مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید آفتاب تضمین می‌کند. این لیبل کاملا ضد آب بوده و در برابر نفوذ آب و همچنین مواد شیمیایی و شوینده‌های قوی مقاومت بسیار خوبی از خود نشان می‌دهد. چسبندگی مناسب این محصول بر روی سطوح مختلفی همچون شیشه، فلز، چوب، کارتن، نایلون، ظروف پلاستیکی، لوله و اتصالات باعث شده تا کاربرد گسترده‌ای در صنایع خودروسازی، لوازم خانگی، داروسازی و به طور کلی هر شرایطی که به ماندگاری و مقاومت بالای لیبل نیاز باشد، پیدا کند. لیبل‌های PVC در دو نوع مات و براق قابل ارائه هستند و برای چاپ ماندگار و باکیفیت روی آنها از ریبون وکس‌رزین و رزین استفاده می‌شود.</t>
-[...5 lines deleted...]
-    <t>938,000</t>
+    <t>376,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی آکرونال 35*25 تک ردیفه</t>
+  </si>
+  <si>
+    <t>1,032,000</t>
   </si>
   <si>
     <t>برچسب صدفی 90×60 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 640,000 تومان</t>
-[...2 lines deleted...]
-    <t>640,000</t>
+    <t>704,000</t>
   </si>
   <si>
     <t>برچسب صدفی 90*40  تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 704,000 تومان</t>
-[...2 lines deleted...]
-    <t>704,000</t>
+    <t>775,000</t>
   </si>
   <si>
     <t>برچسب صدفی 80*50 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 537,000 تومان</t>
-[...2 lines deleted...]
-    <t>537,000</t>
+    <t xml:space="preserve"> برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
+  </si>
+  <si>
+    <t>641,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 76×20تک ردیفه</t>
+  </si>
+  <si>
+    <t>600,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 75*40 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 960,000 تومان</t>
-[...2 lines deleted...]
-    <t>960,000</t>
+    <t>488,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب صدفی 55*20 تک ردیفه </t>
+  </si>
+  <si>
+    <t>این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
+  </si>
+  <si>
+    <t>1,056,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 51*34دو ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 480,000 تومان</t>
-[...2 lines deleted...]
-    <t>480,000</t>
+    <t>528,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 51*34 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 475,000 تومان</t>
-[...2 lines deleted...]
-    <t>475,000</t>
+    <t>522,500</t>
   </si>
   <si>
     <t>برچسب صدفی 50*25 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 761,000 تومان</t>
-[...2 lines deleted...]
-    <t>761,000</t>
+    <t>1,151,000</t>
   </si>
   <si>
     <t>برچسب صدفی 45*30 دو ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 553,000 تومان</t>
-[...2 lines deleted...]
-    <t>553,000</t>
+    <t>608,500</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 45*15 دو ردیفه </t>
   </si>
   <si>
-    <t>ااین برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. این لیبل کاملا ضد آب بوده و در برابر نفوذ آب و همچنین مواد شیمیایی و شوینده‌های قوی مقاومت بسیار خوبی از خود نشان می‌دهد. چسبندگی مناسب این محصول بر روی سطوح مختلفی همچون شیشه، فلز، کارتن، نایلون، ظروف پلاستیکی،لوله ، اتصالات ،سیم و کابل  باعث شده تا کاربرد گسترده‌ای در صنایع خودروسازی، لوازم خانگی، داروسازی و به طور کلی هر شرایطی که به ماندگاری و مقاومت بالای لیبل نیاز باشد، پیدا کند. لیبل‌های صدفی با جلوه براق ارائه میشود  و برای چاپ ماندگار و باکیفیت روی آنها از ریبون استفاده می‌شود.</t>
-[...5 lines deleted...]
-    <t>633,000</t>
+    <t>384,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 40×20تک ردیف</t>
+  </si>
+  <si>
+    <t>ااین برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
+  </si>
+  <si>
+    <t>697,000</t>
   </si>
   <si>
     <t>برچسب صدفی 40*20 دو ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 137,000 تومان</t>
-[...2 lines deleted...]
-    <t>137,000</t>
+    <t>151,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 34*21 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 784,000 تومان</t>
-[...2 lines deleted...]
-    <t>784,000</t>
+    <t>863,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 31*21 سه ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 840,000 تومان</t>
-[...2 lines deleted...]
-    <t>840,000</t>
+    <t>2,915,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 200*160 تک ردیفه</t>
+  </si>
+  <si>
+    <t>777,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 100*80 تک ردیفه</t>
+  </si>
+  <si>
+    <t>1,145,100</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 100*150 تک ردیفه</t>
+  </si>
+  <si>
+    <t>1,060,500</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 100*100 تک ردیفه</t>
+  </si>
+  <si>
+    <t>924,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی  50*30 دو ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 507,000 تومان</t>
-[...2 lines deleted...]
-    <t>507,000</t>
+    <t>558,000</t>
   </si>
   <si>
     <t>برچسب صدفی  45*30تک ردیفه</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی  15×12 5 ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 1,221,000 تومان</t>
-[...2 lines deleted...]
-    <t>1,221,000</t>
+    <t>1,343,500</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی  106*67 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 684,000 تومان</t>
-[...2 lines deleted...]
-    <t>684,000</t>
+    <t>752,500</t>
   </si>
   <si>
     <t>برچسب صدفی  100×80  تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 850,000 تومان</t>
-[...2 lines deleted...]
-    <t>850,000</t>
+    <t>935,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی  100×100 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 874,000 تومان</t>
-[...2 lines deleted...]
-    <t>874,000</t>
+    <t>962,000</t>
   </si>
   <si>
     <t>برچسب صدفی  100*50 تک ردیفه</t>
   </si>
   <si>
-    <t>لیبلهای شفاف، یکی از پرکاربردترین گزینه ها در میان برچسبهای فیلمی هستند که به دلیل ظاهر بدون پس زمینه خود، جلوهای کاملا حرفهای و یکدست به بسته بندی محصولات میبخشند. این برچسبها از جنس پلی پروپیلن یا پلی استر ساخته میشوند و رنگ آنها کاملا شفاف است، به همین دلیل پس از چسبیدن روی سطوح مختلف، عملا دیده نمیشوند و تنها طرح یا نوشته چاپ شده روی آنها قابل مشاهده خواهد بود. از جمله کاربرد های اصلی آن می‌توان به  لوازم آرایشی و بهداشتی، عطر و ادکلن، نوشیدنی، شیشه های دکوری، محصولات غذایی لوکس اشاره کرد.
- جنس فیلمی این لیبل ها علاوه بر شفافیت، مقاومت بسیار خوبی در برابر رطوبت، پارگی و سایش دارد و در مقایسه با برچسبهای کاغذی شفاف، دوام و ماندگاری بالاتری از خود نشان میدهد.  این برچسب ها ریبون چاپ میشوند .</t>
+    <t>برچسب شفاف از پلی‌پروپیلن یا پلی‌استر، بدون پس‌زمینه دیده می‌شود و جلوه‌ای حرفه‌ای به بسته‌بندی می‌دهد. در برابر رطوبت، پارگی و سایش مقاوم است و نسبت به کاغذ شفاف دوام بالاتری دارد. کاربرد در آرایشی، عطر، نوشیدنی و محصولات لوکس، با چاپ ریبون.</t>
   </si>
   <si>
     <t>برچسب شفاف (ترنسپرنت)</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب شفاف </t>
   </si>
   <si>
-    <t xml:space="preserve">برچسب حرارتی 70 گرمی  با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...2 lines deleted...]
-</t>
+    <t xml:space="preserve">برچسب حرارتی 70 گرمی،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
   </si>
   <si>
     <t>برچسب حرارتی واترپروف</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب حرارتی قرمز  85*58 </t>
   </si>
   <si>
-    <t>برچسب حرارتی 70 گرمی  با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...1 lines deleted...]
-در عین حال، قابلیت جداشدن سریع و آسان (peel off)  مناسب در   آن را برای نمونه‌هایی که نیاز به شناسایی موقت دارند، ایده‌آل ساخته است. ماندگاری چاپ در این برچسب‌ها کوتاه‌مدت و حساس طراحی شده و با پرینترهای رومیزی و صنعتی نیز سازگاری کامل دارد؛ به همین دلیل، انتخابی عملی و اقتصادی برای فروشگاه ها و هایپر مارکت ها، کلینیک‌ها، آزمایشگاه محسوب می‌شود.</t>
+    <t>برچسب حرارتی 70 گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
   </si>
   <si>
     <t>برچسب حرارتی سبز 58*43</t>
   </si>
   <si>
-    <t>برچسب حرارتی 60 گرمی ترازو   با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-در عین حال، قابلیت جداشدن سریع و آسان (peel off)  مناسب در ترازو  آن را برای نمونه‌هایی که نیاز به شناسایی موقت دارند، ایده‌آل ساخته است. ماندگاری چاپ در این برچسب‌ها کوتاه‌مدت و حساس طراحی شده و با پرینترهای رومیزی و صنعتی نیز سازگاری کامل دارد؛ به همین دلیل، انتخابی عملی و اقتصادی برای فروشگاه ها و هایپر مارکت ها، کلینیک‌ها، آزمایشگاه محسوب می‌شود.</t>
+    <t xml:space="preserve">برچسب حرارتی 60 گرمی ترازو ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t>341,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رول </t>
   </si>
   <si>
     <t>برچسب حرارتی ECO</t>
   </si>
   <si>
-    <t xml:space="preserve">برچسب حرارتی 80*100 </t>
-[...6 lines deleted...]
-    <t>285,000</t>
+    <t>برچسب حرارتی ریموبل  35*25 تک ردیفه</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی پت ترمال اکو ، با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>330,000</t>
+  </si>
+  <si>
+    <t>برچسب پت ترمال</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی eco 35*25 تک ردیفه </t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 60 گرمی ترازو ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>682,000</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 80*100 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 55 گرمی با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t>313,500</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب حرارتی 60*40 تک ردیفه </t>
   </si>
   <si>
-    <t>برچسب حرارتی 60 گرمی ترازو   با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...5 lines deleted...]
-    <t>218,000</t>
+    <t>240,000</t>
   </si>
   <si>
     <t>برچسب حرارتی 51*34 تک ردیفه</t>
   </si>
   <si>
-    <t xml:space="preserve">برچسب حرارتی 60 گرمی ترازو   با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...7 lines deleted...]
-    <t>166,000</t>
+    <t>183,000</t>
   </si>
   <si>
     <t>برچسب حرارتی آزمایشگاهی</t>
   </si>
   <si>
     <t>برچسب حرارتی 50*40 تک ردیفه</t>
   </si>
   <si>
-    <t>رچسب حرارتی 55گرمی با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...6 lines deleted...]
-    <t>888,000</t>
+    <t xml:space="preserve">برچسب حرارتی 55گرمی، با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t>977,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب حرارتی 45*30دو ردیفه </t>
   </si>
   <si>
-    <t>برچسب حرارتی 55گرمی   با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...3 lines deleted...]
-    <t>287,000</t>
+    <t>489,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 45*30 تک ردیفه </t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 55گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t>316,000</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 40*20ریموبل تک ردیفه</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 55گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>348,000</t>
   </si>
   <si>
     <t>برچسب حرارتی 40*20 تک ردیفه</t>
   </si>
   <si>
-    <t>یرچسب حرارتیپت ترمال اکو    با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...15 lines deleted...]
-    <t xml:space="preserve">رول </t>
+    <t>برچسب حرارتی 55گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
   </si>
   <si>
     <t>برچسب حرارتی 35*25 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 300,000 تومان</t>
-[...6 lines deleted...]
-    <t>743,000</t>
+    <t>968,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 125*95تک ردیفه </t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 55 گرمی  با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>818,000</t>
   </si>
   <si>
     <t>برچسب حرارتی 100*100 تک ردیفه</t>
   </si>
   <si>
-    <t xml:space="preserve">برچسب حرارتی 70 گرمی  با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...2 lines deleted...]
-</t>
+    <t xml:space="preserve">برچسب حرارتی 70 گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
   </si>
   <si>
     <t xml:space="preserve">برچسب حرارتی  قرمز 58*43 </t>
   </si>
   <si>
-    <t>رچسب حرارتی 60 گرمی ترازو   با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. این برچسب با قدرت چسبندگی بالا، حتی در شرایط مرطوب و سرد، به طور مطمئن روی سطوح شیشه‌ای  و پلاستیکی  می‌چسبد و از جدا شدن آن جلوگیری می‌شود.
-[...6 lines deleted...]
-    <t>281,000</t>
+    <t>رچسب حرارتی 60 گرمی ترازو ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>309,500</t>
   </si>
   <si>
     <t>برچسب حرارتی  57*40 تک ردیفه</t>
   </si>
   <si>
-    <t>برچسبهای پلی اتیلن،  به دلیل ساختار منعطف و نرم خود، گزینهای ایده‌آل برای سطوح ناهموار، خمیده و منحنی مانند بطری های  شامپو، ظروف پلاستیکی و بسته بندیهای با انحنای زیاد محسوب میشوند. جنس پلی اتیلن این برچسبها را در برابر رطوبت، پارگی و سایش مقاوم کرده و در عین حال حالت ارتجاعی آنها باعث میشود بدون چروک یا جدا شدن، به خوبی روی سطوح مختلف بچسبند و ظاهر یکدستی ایجاد کنند. این برچسب ها با ریبون چاپ می‌شوند. از نظر کاربرد، این محصول برای صنایع آرایشی و بهداشتی، محصولات شوینده، بطریهای نوشیدنی، مواد شیمیایی و صنعتی، همچنین بسته بندی های دارویی و هر نوع کالایی که نیاز به برچسبی منعطف و مقاوم داشته باشد، بسیار مناسب است.</t>
+    <t>برچسب پلی‌اتیلن منعطف، برای سطوح خمیده و ناهموار مثل بطری شامپو عالی است، بدون چروک می‌چسبد و در برابر رطوبت و پارگی مقاومت دارد. با ریبون چاپ می‌شود و در صنایع آرایشی، شوینده، نوشیدنی، دارویی و شیمیایی کاربرد گسترده‌ای دارد.</t>
   </si>
   <si>
     <t>برچسب پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب پلی اتیلن </t>
   </si>
   <si>
-    <t>لیبل اموال، برچسبی است که برای ثبت اطلاعات دارایی های ثابت و اموال سازمانی مورد استفاده قرار میگیرد. این لیبل ها معمولا شامل اطلاعاتی مانند نام سازمان، شماره شناسایی دارایی، بارکد یا QR کد و در برخی موارد تاریخ خرید یا شماره سریال دستگاه هستند و به منظور مدیریت دقیقتر انبار، کنترل اموال، نگهداری سوابق تعمیرات و تسهیل فرآیند حسابداری در سازمانها طراحی شدهاند. این برچسبها از جنسهای مختلفی مانند پلی استر، وینیل یا کاغذهای مقاوم ساخته میشوند و در رنگهای سفید، نقرهای، زرد و حتی رنگی موجود هستند. جنس و نوع چسب آنها معمولا دائمی انتخاب میشود تا در طولانیمدت بر روی سطوح مختلف مانند فلز، پلاستیک، شیشه یا چوب باقی بمانند و بهراحتی جدا نشوند. . از جمله کاربردهای اصلی لیبل اموال میتوان به ادارات و سازمانها، بیمارستانها، مدارس، دانشگاهها، هتل ها، کارخانه ها و هر مجموعه یا ارگانی که نیاز به مدیریت دقیق دارایی های خود دارد، اشاره کرد. با استفاده از این برچسبها، میتوانید فرآیند گردش اموال را شفافتر کرده و از گم شدن یا جا به جایی غیرمجاز داراییها جلوگیری کنید.</t>
+    <t>لیبل اموال برچسبی برای ثبت اطلاعات دارایی‌های سازمان  است که مدیریت انبار، کنترل اموال و حسابداری را دقیق‌تر می‌کند. از جنس مقاوم پلی‌استر یا وینیل با چسب دائمی ساخته شده و روی فلز، پلاستیک، شیشه و چوب ماندگاری بالایی دارد. برای جلوگیری از گم‌شدن و جابه‌جایی غیرمجاز دارایی‌ها استفاده می‌شود.</t>
   </si>
   <si>
     <t>برچسب اموال</t>
   </si>
   <si>
     <t>این برچسب امنیتی نقرهای با قابلیت Void، یکی از پرکاربردترین گزینه برای جلوگیری از دستکاری و جعل در بسته بندیهای ارزشمند است. عملکرد آن به این صورت است که در صورت هرگونه تلاش برای جدا کردن برچسب از سطح محصول، لایه های آن از هم جدا شده و عبارت "VOID" یا الگوی شطرنجی روی سطح و روی برچسب باقی میماند که نشاندهندهٔ بازشدگی یا دستکاری در بسته بندی خواهد بود. این ویژگی باعث میشود برای صنایع دارویی، الکترونیکی، لوازم آرایشی، قطعات یدکی و هر محصولی که اصالت و سالم بودن آن برای مشتری حیاتی است، انتخابی ایده‌آل باشد.
 این برچسب از جنس پلی استر با پوشش نقرهای متالیک ساخته شده که ظاهری شیک  به محصول شما میبخشد و در عین حال در برابر رطوبت و دماهای معمولی محیطی مقاومت خوبی دارد. با این حال، توصیه میشود برای حفظ کارایی مطلوب، برچسبها در دما و رطوبت مناسب  و دور از تابش مستقیم نور خورشید نگهداری شوند.
 این برچسب با ریبونهای رزینی و وکس-رزینی سازگاری دارند  و چاپ روی آن شفاف، با وضوح بالا و مقاوم در برابر سایش و حلال های ملایم خواهد بود.</t>
   </si>
   <si>
     <t>1 به بالا: 380,000 تومان</t>
   </si>
   <si>
     <t>380,000</t>
   </si>
   <si>
     <t>برچسب امنیتی</t>
   </si>
   <si>
     <t>برچسب امنیتی VOID نقره‌ای</t>
   </si>
   <si>
-    <t>لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
-[...7 lines deleted...]
-    <t>485,000</t>
+    <t>لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.</t>
+  </si>
+  <si>
+    <t>533,500</t>
   </si>
   <si>
     <t>برچسب آرت سفید</t>
   </si>
   <si>
     <t>برچسب آرت60*120تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 330,000 تومان</t>
-[...2 lines deleted...]
-    <t>330,000</t>
+    <t>363,000</t>
   </si>
   <si>
     <t>برچسب آرت50*30 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 396,000 تومان</t>
-[...2 lines deleted...]
-    <t>396,000</t>
+    <t>294,000</t>
   </si>
   <si>
     <t>برچسب آرت45*30 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 740,000 تومان</t>
-[...2 lines deleted...]
-    <t>740,000</t>
+    <t>لیبل کاغذی یکی از پرکاربردترین و محبوب‌ترین گزینه‌ها برای برچسب‌زنی محصولات است. این لیبل از کاغذ با پشت‌چسبدار ساخته شده و برای درج اطلاعاتی مثل مشخصات محصول، قیمت، بارکد، آدرس و شماره تماس استفاده می‌شود.</t>
+  </si>
+  <si>
+    <t>885,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت30*10 سه ردیفه بوبین بزرگ</t>
+  </si>
+  <si>
+    <t>814,000</t>
   </si>
   <si>
     <t>برچسب آرت130*86 تک ردیفه</t>
   </si>
   <si>
-    <t>لیبل کاغذی آرت طوسی ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
-[...7 lines deleted...]
-    <t>495,000</t>
+    <t xml:space="preserve"> کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.</t>
+  </si>
+  <si>
+    <t>275,000</t>
   </si>
   <si>
     <t>برچسب آرت پیش چاپ (رنگی)</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت طوسی  40*20 تک ردیفه </t>
   </si>
   <si>
-    <t>520,000</t>
-[...13 lines deleted...]
-    <t>735,000</t>
+    <t>581,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت سفید 85*45 تک ردیفه</t>
+  </si>
+  <si>
+    <t>577,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت سفید 25*12 چهار ردیفه</t>
+  </si>
+  <si>
+    <t>2,357,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت سفید 221*150تک ردیفهع</t>
+  </si>
+  <si>
+    <t>733,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت زرد 34*21 سه ردیفه </t>
+  </si>
+  <si>
+    <t>1,757,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت زرد  40×30تک ردیفه</t>
+  </si>
+  <si>
+    <t>808,500</t>
   </si>
   <si>
     <t>برچسب آرت 90*60 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 570,000 تومان</t>
-[...2 lines deleted...]
-    <t>570,000</t>
+    <t>627,000</t>
   </si>
   <si>
     <t>برچسب آرت 90*46تک  ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 654,000 تومان</t>
-[...2 lines deleted...]
-    <t>654,000</t>
+    <t>719,500</t>
   </si>
   <si>
     <t>برچسب آرت 80*60 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 385,000 تومان</t>
-[...2 lines deleted...]
-    <t>385,000</t>
+    <t xml:space="preserve">لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
+</t>
+  </si>
+  <si>
+    <t>423,500</t>
   </si>
   <si>
     <t>برچسب آرت 55*50 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 750,000 تومان</t>
-[...2 lines deleted...]
-    <t>750,000</t>
+    <t>825,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت 51*34 دو ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 1,046,000 تومان</t>
-[...2 lines deleted...]
-    <t>1,046,000</t>
+    <t>برچسب آرت 40*20 تک ردیفه</t>
+  </si>
+  <si>
+    <t>لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود</t>
+  </si>
+  <si>
+    <t>572,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 30*18 زرد تک ردیفه</t>
   </si>
   <si>
     <t>برچسب آرت 200*100 تک ردیفه</t>
   </si>
   <si>
-    <t>120,000</t>
+    <t>194,000</t>
   </si>
   <si>
     <t>برچسب آرت 19*13 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 788,000 تومان</t>
-[...5 lines deleted...]
-    <t>برچسب آرت 150*100 تک ردیفه</t>
+    <t xml:space="preserve">لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
+ </t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت 125*95 تک ردیفه </t>
   </si>
   <si>
-    <t>1 به بالا: 477,000 تومان</t>
-[...2 lines deleted...]
-    <t>477,000</t>
+    <t>525,000</t>
   </si>
   <si>
     <t>برچسب آرت 106*67 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 535,000 تومان</t>
-[...11 lines deleted...]
-    <t>940,000</t>
+    <t>839,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت 106*67  تک ردیفه بوبین بزرگ </t>
+  </si>
+  <si>
+    <t>588,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*80  تک ردیفه عمودی</t>
+  </si>
+  <si>
+    <t>1,034,000</t>
   </si>
   <si>
     <t>برچسب آرت 100*70 تک  ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 812,000 تومان</t>
-[...2 lines deleted...]
-    <t>812,000</t>
+    <t>893,500</t>
   </si>
   <si>
     <t>برچسب آرت 100*60 تک ردیفه</t>
   </si>
   <si>
-    <t xml:space="preserve">لیبل کاغذی یکی از پرکاربردترین و محبوب‌ترین گزینه‌ها برای برچسب‌زنی محصولات است. این لیبل از کاغذ با پشت‌چسبدار ساخته شده و برای درج اطلاعاتی مثل مشخصات محصول، قیمت، بارکد، آدرس و شماره تماس استفاده می‌شود.
-[...10 lines deleted...]
-قابلیت تولید در رنگ‌های متنوع
+    <t>539,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*35 تک ردیفه</t>
+  </si>
+  <si>
+    <t>867,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*150  تک ردیفه</t>
+  </si>
+  <si>
+    <t>731,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*100تک  ردیفه</t>
+  </si>
+  <si>
+    <t>605,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  80*50 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
 </t>
   </si>
   <si>
-    <t>1 به بالا: 490,000 تومان</t>
-[...8 lines deleted...]
-    <t>1 به بالا: 664,000 تومان</t>
+    <t>462,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  75*40تک ردیفه</t>
+  </si>
+  <si>
+    <t>663,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  70*30تک ردیفه بوبین بزرگ </t>
+  </si>
+  <si>
+    <t>373,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  60*40تک  ردیفه </t>
+  </si>
+  <si>
+    <t>412,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  51*34 تک ردیفه </t>
+  </si>
+  <si>
+    <t>816,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت  50*25دو ردیفه</t>
+  </si>
+  <si>
+    <t>408,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت  50*25 تک ردیفه</t>
+  </si>
+  <si>
+    <t>416,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  50 *35  تک ردیفه </t>
+  </si>
+  <si>
+    <t>475,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  45*15دو ردیفه </t>
+  </si>
+  <si>
+    <t>546,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  40*20دو ردیفه</t>
+  </si>
+  <si>
+    <t>880,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  35*25 سه ردیفه </t>
+  </si>
+  <si>
+    <t xml:space="preserve">لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
+</t>
+  </si>
+  <si>
+    <t>584,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت  35*25 دو ردیفه</t>
+  </si>
+  <si>
+    <t>293,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  35*25 تک ردیفه</t>
+  </si>
+  <si>
+    <t>673,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت  31*21 سه ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  25*12زیره pet چهار ردیفه </t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  20*10چهار  ردیفه </t>
+  </si>
+  <si>
+    <t>751,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت  100*50 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت   100*80  تک ردیفه </t>
+  </si>
+  <si>
+    <t>478,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب  صدفی 60*40 تک ردیفه </t>
+  </si>
+  <si>
+    <t>541,500</t>
+  </si>
+  <si>
+    <t>برچسب  صدفی 55*50 تک ردیفه</t>
+  </si>
+  <si>
+    <t>375,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب  صدفی 35*25تک ردیفه </t>
+  </si>
+  <si>
+    <t>1,111,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب  صدفی 150×100 تک ردیف </t>
+  </si>
+  <si>
+    <t>1,105,500</t>
+  </si>
+  <si>
+    <t>برچسب  صدفی 125×95 تک ردیفه</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی55 گرمی، با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های آزمایشگاهی و درمانی فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>266,500</t>
+  </si>
+  <si>
+    <t>برچسب  حرارتی 45*15 تک ردیفه</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی پت ترمال واترپروف،  با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>برچسب  حرارتی 35*25  واترپروف تک ردیفه</t>
+  </si>
+  <si>
+    <t>رچسب حرارتی 55 گرمی،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>821,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب  حرارتی 34*21سه ردیفه </t>
+  </si>
+  <si>
+    <t>یبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب  آرت قرمز 80*80  تک ردیفه </t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب  آرت قرمز 40*20  تک ردیفه </t>
   </si>
   <si>
     <t>664,000</t>
   </si>
   <si>
-    <t>برچسب آرت 100*100تک  ردیفه</t>
-[...254 lines deleted...]
-    <t>302,000</t>
+    <t xml:space="preserve">برچسب  آرت سبز 70*30  تک ردیفه </t>
+  </si>
+  <si>
+    <t>335,500</t>
+  </si>
+  <si>
+    <t>برچسب  آرت 70*35 نارنجی تک ردیفه</t>
+  </si>
+  <si>
+    <t>332,500</t>
   </si>
   <si>
     <t>برچسب  آرت 70*30 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 656,000 تومان</t>
-[...2 lines deleted...]
-    <t>656,000</t>
+    <t>721,500</t>
   </si>
   <si>
     <t>برچسب  آرت 50*30دوردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 216,000 تومان</t>
-[...2 lines deleted...]
-    <t>216,000</t>
+    <t>238,000</t>
   </si>
   <si>
     <t>برچسب  آرت 45*15 تک ردیفه</t>
   </si>
   <si>
-    <t>1 به بالا: 520,000 تومان</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">برچسب  آرت 30*18سه ردیفه </t>
   </si>
   <si>
-    <t>لیبل کاغذی یکی از پرکاربردترین و محبوب‌ترین گزینه‌ها برای برچسب‌زنی محصولات است. این لیبل از کاغذ با پشت‌چسبدار ساخته شده و برای درج اطلاعاتی مثل مشخصات محصول، قیمت، بارکد، آدرس و شماره تماس استفاده می‌شود.
-[...16 lines deleted...]
-    <t>540,000</t>
+    <t>594,000</t>
   </si>
   <si>
     <t>برچسب  آرت 30*10سه ردیفه</t>
   </si>
   <si>
-    <t>ریبون اکورزین، گزینه‌ای اقتصادی و باکیفیت برای چاپ روی سطوح مصنوعی و نیمه‌مصنوعی است که با ترکیبی بهینه از رزین و مواد پایه، تعادل مناسبی بین کیفیت چاپ و قیمت تمام‌شده ایجاد کرده و برای مصارفی که نیاز به دوام بالاتر از وکس اما کمتر از رزین خالص دارند، ایده‌آل می‌باشد. این ریبون روی لیبل‌های پلی‌استر، وینیل، کاغذهای روکش‌دار و لیبل‌های نایلونی کیفیت چاپ مطلوبی ارائه می‌دهد و در برابر سایش و رطوبت مقاومتی قابل‌قبول دارد. همچنین برای محیط‌های نیمه‌صنعتی و انبارهایی که نیاز به برچسب‌های بادوام با هزینه مقرون‌به‌صرفه دارند، انتخاب مناسبی محسوب می‌شود. از کاربردهای اصلی این ریبون می‌توان به لیبل‌های انبارداری و قفسه‌بندی، برچسب‌های محصولات آرایشی و بهداشتی، لیبل‌های پلیمری و مصنوعی با دوام متوسط، محیط‌های نیمه‌صنعتی و فروشگاهی و همچنین برچسب‌های حمل‌ونقل با مقاومت نسبی در برابر رطوبت اشاره کرد. لازم به ذکر است که این محصول برای چاپ روی لیبل‌های کاغذی معمولی بدون روکش مناسب نیست و بهترین عملکرد را روی سطوح مصنوعی و روکش‌دار دارد؛ همچنین دمای چاپ این ریبون نسبت به وکس بالاتر است، اما کمتر از رزین خالص حرارت نیاز دارد.</t>
-[...15 lines deleted...]
-    <t>1 به بالا: 777 تومان</t>
+    <t>برچسب  آرت 100*60 تک ردیفه  بوبین کوچک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ریبون وکس، اقتصادی‌ترین گزینه در میان ریبون‌ ها است که با کیفیت چاپ مطلوب و دوام مناسب، نیازهای عمومی چاپ را به بهترین شکل تامین می‌کند. </t>
   </si>
   <si>
     <t xml:space="preserve"> ریبون وکس  300*110</t>
   </si>
   <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/04/31  |  اعتبار قیمت: تا پایان همین روز (2026-07-22)</t>
+    <t>تاریخ صدور: 1405/06/14  |  اعتبار قیمت: تا پایان همین روز (2026-09-05)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1752,3006 +1610,3354 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H119"/>
+  <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A6" sqref="A6:H119"/>
+      <selection activeCell="A6" sqref="A6:H141"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.276" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.994" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="990.044" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.994" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="493.023" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
-        <v>343</v>
+        <v>320</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
-        <v>344</v>
+        <v>321</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
-        <v>345</v>
+        <v>322</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="18">
       <c r="A4" s="4" t="s">
-        <v>346</v>
+        <v>323</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="6"/>
     <row r="6" spans="1:8">
       <c r="A6" s="11" t="s">
-        <v>342</v>
+        <v>319</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>341</v>
+        <v>318</v>
       </c>
       <c r="C6" s="16" t="s">
-        <v>340</v>
+        <v>317</v>
       </c>
       <c r="D6" s="16" t="s">
-        <v>339</v>
+        <v>316</v>
       </c>
       <c r="E6" s="16" t="s">
-        <v>338</v>
+        <v>315</v>
       </c>
       <c r="F6" s="16" t="s">
-        <v>337</v>
+        <v>314</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>336</v>
+        <v>313</v>
       </c>
       <c r="H6" s="19" t="s">
-        <v>335</v>
+        <v>312</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="18">
       <c r="A7" s="12">
         <v>1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>334</v>
+        <v>311</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>1</v>
       </c>
-      <c r="F7" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="F7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="8"/>
       <c r="H7" s="20" t="s">
-        <v>332</v>
+        <v>310</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="18">
       <c r="A8" s="13">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>331</v>
+        <v>309</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>12</v>
+        <v>179</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
-      <c r="F8" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="F8" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="G8" s="9"/>
       <c r="H8" s="21" t="s">
-        <v>329</v>
+        <v>177</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="18">
       <c r="A9" s="12">
         <v>3</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>327</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="G9" s="8"/>
       <c r="H9" s="20" t="s">
-        <v>325</v>
+        <v>185</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="18">
       <c r="A10" s="13">
         <v>4</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E10" s="6">
         <v>1</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="G10" s="9"/>
       <c r="H10" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="18">
       <c r="A11" s="14">
         <v>5</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="7">
         <v>1</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="G11" s="10"/>
       <c r="H11" s="22" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="18">
       <c r="A12" s="13">
         <v>6</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="6">
         <v>1</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>302</v>
+      </c>
+      <c r="G12" s="9"/>
       <c r="H12" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="18">
       <c r="A13" s="12">
         <v>7</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>316</v>
+        <v>301</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>315</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="G13" s="8"/>
       <c r="H13" s="20" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="18">
       <c r="A14" s="13">
         <v>8</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="6">
         <v>1</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="G14" s="9"/>
       <c r="H14" s="21" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="18">
       <c r="A15" s="12">
         <v>9</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="5">
         <v>1</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>183</v>
+        <v>296</v>
       </c>
       <c r="G15" s="8"/>
       <c r="H15" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="18">
       <c r="A16" s="13">
         <v>10</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>120</v>
+        <v>192</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="6">
         <v>1</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="G16" s="9"/>
       <c r="H16" s="21" t="s">
-        <v>306</v>
+        <v>177</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="18">
       <c r="A17" s="12">
         <v>11</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
-      <c r="F17" s="5" t="s">
-        <v>141</v>
+      <c r="F17" s="5">
+        <v>1</v>
       </c>
       <c r="G17" s="8"/>
       <c r="H17" s="20" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="18">
       <c r="A18" s="13">
         <v>12</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="6">
         <v>1</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="G18" s="9"/>
       <c r="H18" s="21" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="18">
       <c r="A19" s="12">
         <v>13</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>43</v>
+        <v>131</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="G19" s="8"/>
       <c r="H19" s="20" t="s">
-        <v>40</v>
+        <v>288</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="18">
       <c r="A20" s="13">
         <v>14</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>43</v>
+        <v>127</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="6">
         <v>1</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="G20" s="9"/>
       <c r="H20" s="21" t="s">
-        <v>82</v>
+        <v>285</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="18">
       <c r="A21" s="12">
         <v>15</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="G21" s="8"/>
       <c r="H21" s="20" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="18">
       <c r="A22" s="13">
         <v>16</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="6">
         <v>1</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="G22" s="9"/>
       <c r="H22" s="21" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="18">
       <c r="A23" s="12">
         <v>17</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="G23" s="8"/>
       <c r="H23" s="20" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="18">
       <c r="A24" s="13">
         <v>18</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="G24" s="9"/>
       <c r="H24" s="21" t="s">
-        <v>167</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="18">
       <c r="A25" s="12">
         <v>19</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>217</v>
+        <v>275</v>
       </c>
       <c r="G25" s="8"/>
       <c r="H25" s="20" t="s">
-        <v>167</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="18">
       <c r="A26" s="13">
         <v>20</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E26" s="6">
         <v>1</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>281</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="G26" s="9"/>
       <c r="H26" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="18">
       <c r="A27" s="12">
         <v>21</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>278</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="G27" s="8"/>
       <c r="H27" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="18">
       <c r="A28" s="13">
         <v>22</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="6">
         <v>1</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="G28" s="9"/>
       <c r="H28" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="18">
       <c r="A29" s="12">
         <v>23</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>272</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G29" s="8"/>
       <c r="H29" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="18">
       <c r="A30" s="13">
         <v>24</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="6">
         <v>1</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="G30" s="9" t="s">
         <v>268</v>
       </c>
+      <c r="G30" s="9"/>
       <c r="H30" s="21" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="18">
       <c r="A31" s="12">
         <v>25</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>267</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="G31" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="8"/>
       <c r="H31" s="20" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="18">
       <c r="A32" s="13">
         <v>26</v>
       </c>
       <c r="B32" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E32" s="6">
+        <v>1</v>
+      </c>
+      <c r="F32" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...11 lines deleted...]
-      <c r="G32" s="9" t="s">
+      <c r="G32" s="9"/>
+      <c r="H32" s="21" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="18">
       <c r="A33" s="12">
         <v>27</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>262</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="G33" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G33" s="8"/>
       <c r="H33" s="20" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="18">
       <c r="A34" s="13">
         <v>28</v>
       </c>
       <c r="B34" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E34" s="6">
+        <v>1</v>
+      </c>
+      <c r="F34" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="G34" s="9"/>
       <c r="H34" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="18">
       <c r="A35" s="12">
         <v>29</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E35" s="5">
         <v>1</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="G35" s="8"/>
       <c r="H35" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="18">
       <c r="A36" s="13">
         <v>30</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="6">
         <v>1</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="G36" s="9"/>
       <c r="H36" s="21" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="18">
       <c r="A37" s="12">
         <v>31</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="G37" s="8"/>
       <c r="H37" s="20" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="18">
       <c r="A38" s="13">
         <v>32</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E38" s="6">
         <v>1</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="G38" s="9"/>
       <c r="H38" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="18">
       <c r="A39" s="12">
         <v>33</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E39" s="5">
         <v>1</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="G39" s="8"/>
       <c r="H39" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="18">
       <c r="A40" s="13">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="G40" s="9"/>
       <c r="H40" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="18">
       <c r="A41" s="12">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E41" s="5">
         <v>1</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>239</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="G41" s="8"/>
       <c r="H41" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="18">
       <c r="A42" s="13">
         <v>36</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E42" s="6">
         <v>1</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>236</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="G42" s="9"/>
       <c r="H42" s="21" t="s">
-        <v>167</v>
+        <v>242</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="18">
       <c r="A43" s="12">
         <v>37</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="5">
         <v>1</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="G43" s="8"/>
       <c r="H43" s="20" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="1" ht="18">
       <c r="A44" s="13">
         <v>38</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E44" s="6">
         <v>1</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="G44" s="9"/>
       <c r="H44" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="18">
       <c r="A45" s="12">
         <v>39</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E45" s="5">
         <v>1</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="G45" s="8"/>
       <c r="H45" s="20" t="s">
-        <v>225</v>
+        <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="18">
       <c r="A46" s="13">
         <v>40</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E46" s="6">
         <v>1</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="G46" s="9"/>
       <c r="H46" s="21" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="18">
       <c r="A47" s="12">
         <v>41</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E47" s="5">
         <v>1</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="G47" s="8"/>
       <c r="H47" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="18">
       <c r="A48" s="13">
         <v>42</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="6">
         <v>1</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="G48" s="9"/>
       <c r="H48" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="18">
       <c r="A49" s="12">
         <v>43</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="5">
         <v>1</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="G49" s="8"/>
       <c r="H49" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="1" ht="18">
       <c r="A50" s="13">
         <v>44</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="6">
         <v>1</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="G50" s="9"/>
       <c r="H50" s="21" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="18">
       <c r="A51" s="12">
         <v>45</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="5">
         <v>1</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="G51" s="8"/>
       <c r="H51" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="1" ht="18">
       <c r="A52" s="13">
         <v>46</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="6">
         <v>1</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="G52" s="9"/>
       <c r="H52" s="21" t="s">
-        <v>167</v>
+        <v>222</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="18">
       <c r="A53" s="12">
         <v>47</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="5">
         <v>1</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="G53" s="8"/>
       <c r="H53" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="1" ht="18">
       <c r="A54" s="13">
         <v>48</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="6">
         <v>1</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="G54" s="9"/>
       <c r="H54" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="18">
       <c r="A55" s="12">
         <v>49</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="5">
         <v>1</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="G55" s="8"/>
       <c r="H55" s="20" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="18">
       <c r="A56" s="13">
         <v>50</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="6">
         <v>1</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="G56" s="9"/>
       <c r="H56" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="18">
       <c r="A57" s="12">
         <v>51</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="5">
         <v>1</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="G57" s="8"/>
       <c r="H57" s="20" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="1" ht="18">
       <c r="A58" s="13">
         <v>52</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E58" s="6">
         <v>1</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="G58" s="9"/>
       <c r="H58" s="21" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="18">
       <c r="A59" s="12">
         <v>53</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E59" s="5">
         <v>1</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="G59" s="8"/>
       <c r="H59" s="20" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="1" ht="18">
       <c r="A60" s="13">
         <v>54</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>187</v>
+        <v>207</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E60" s="6">
         <v>1</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>186</v>
+        <v>206</v>
       </c>
       <c r="G60" s="9"/>
       <c r="H60" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="18">
       <c r="A61" s="12">
         <v>55</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E61" s="5">
         <v>1</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="G61" s="8"/>
       <c r="H61" s="20" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="18">
       <c r="A62" s="13">
         <v>56</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>180</v>
+        <v>203</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="6">
         <v>1</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="G62" s="9"/>
       <c r="H62" s="21" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="18">
       <c r="A63" s="12">
         <v>57</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>177</v>
+        <v>201</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E63" s="5">
         <v>1</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="G63" s="8"/>
       <c r="H63" s="20" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="1" ht="18">
       <c r="A64" s="13">
         <v>58</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>174</v>
+        <v>199</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E64" s="6">
         <v>1</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="G64" s="9"/>
       <c r="H64" s="21" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="65" spans="1:8" customHeight="1" ht="18">
       <c r="A65" s="12">
         <v>59</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>171</v>
+        <v>197</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E65" s="5">
         <v>1</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G65" s="8"/>
       <c r="H65" s="20" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="66" spans="1:8" customHeight="1" ht="18">
       <c r="A66" s="13">
         <v>60</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>166</v>
+        <v>195</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E66" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="G66" s="9"/>
       <c r="H66" s="21" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
     </row>
     <row r="67" spans="1:8" customHeight="1" ht="18">
       <c r="A67" s="12">
         <v>61</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>161</v>
+        <v>193</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E67" s="5">
         <v>1</v>
       </c>
-      <c r="F67" s="5">
-        <v>0</v>
+      <c r="F67" s="5" t="s">
+        <v>191</v>
       </c>
       <c r="G67" s="8"/>
       <c r="H67" s="20" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:8" customHeight="1" ht="18">
       <c r="A68" s="13">
         <v>62</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>159</v>
+        <v>189</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E68" s="6">
         <v>1</v>
       </c>
-      <c r="F68" s="6">
-        <v>0</v>
+      <c r="F68" s="6" t="s">
+        <v>188</v>
       </c>
       <c r="G68" s="9"/>
       <c r="H68" s="21" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="18">
       <c r="A69" s="12">
         <v>63</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>156</v>
+        <v>187</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E69" s="5">
         <v>1</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="G69" s="8"/>
       <c r="H69" s="20" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
     </row>
     <row r="70" spans="1:8" customHeight="1" ht="18">
       <c r="A70" s="13">
         <v>64</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>115</v>
+        <v>179</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E70" s="6">
         <v>1</v>
       </c>
-      <c r="F70" s="6">
-        <v>1</v>
+      <c r="F70" s="6" t="s">
+        <v>183</v>
       </c>
       <c r="G70" s="9"/>
       <c r="H70" s="21" t="s">
-        <v>151</v>
+        <v>177</v>
       </c>
     </row>
     <row r="71" spans="1:8" customHeight="1" ht="18">
       <c r="A71" s="12">
         <v>65</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>120</v>
+        <v>179</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E71" s="5">
         <v>1</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="G71" s="8"/>
       <c r="H71" s="20" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
     </row>
     <row r="72" spans="1:8" customHeight="1" ht="18">
       <c r="A72" s="13">
         <v>66</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>146</v>
+        <v>180</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>120</v>
+        <v>179</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E72" s="6">
         <v>1</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="G72" s="9"/>
       <c r="H72" s="21" t="s">
-        <v>137</v>
+        <v>177</v>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="18">
       <c r="A73" s="12">
         <v>67</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>146</v>
+        <v>176</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>120</v>
+        <v>175</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>145</v>
+        <v>2</v>
       </c>
       <c r="E73" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="G73" s="8"/>
+        <v>174</v>
+      </c>
+      <c r="G73" s="8" t="s">
+        <v>173</v>
+      </c>
       <c r="H73" s="20" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:8" customHeight="1" ht="18">
       <c r="A74" s="13">
         <v>68</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>142</v>
+        <v>171</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E74" s="6">
         <v>1</v>
       </c>
-      <c r="F74" s="6" t="s">
-        <v>141</v>
+      <c r="F74" s="6">
+        <v>0</v>
       </c>
       <c r="G74" s="9"/>
       <c r="H74" s="21" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="75" spans="1:8" customHeight="1" ht="18">
       <c r="A75" s="12">
         <v>69</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>139</v>
+        <v>169</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>131</v>
+        <v>168</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E75" s="5">
         <v>1</v>
       </c>
-      <c r="F75" s="5" t="s">
-        <v>138</v>
+      <c r="F75" s="5">
+        <v>0</v>
       </c>
       <c r="G75" s="8"/>
       <c r="H75" s="20" t="s">
-        <v>137</v>
+        <v>167</v>
       </c>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="18">
       <c r="A76" s="13">
         <v>70</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E76" s="6">
         <v>1</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="G76" s="9"/>
       <c r="H76" s="21" t="s">
-        <v>133</v>
+        <v>164</v>
       </c>
     </row>
     <row r="77" spans="1:8" customHeight="1" ht="18">
       <c r="A77" s="12">
         <v>71</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>132</v>
+        <v>163</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E77" s="5">
         <v>1</v>
       </c>
-      <c r="F77" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F77" s="5">
+        <v>0</v>
+      </c>
+      <c r="G77" s="8"/>
       <c r="H77" s="20" t="s">
-        <v>128</v>
+        <v>162</v>
       </c>
     </row>
     <row r="78" spans="1:8" customHeight="1" ht="18">
       <c r="A78" s="13">
         <v>72</v>
       </c>
       <c r="B78" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="C78" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E78" s="6">
         <v>1</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>126</v>
+        <v>160</v>
       </c>
       <c r="G78" s="9"/>
       <c r="H78" s="21" t="s">
-        <v>125</v>
+        <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="18">
       <c r="A79" s="12">
         <v>73</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E79" s="5">
         <v>1</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="G79" s="8"/>
       <c r="H79" s="20" t="s">
-        <v>122</v>
+        <v>152</v>
       </c>
     </row>
     <row r="80" spans="1:8" customHeight="1" ht="18">
       <c r="A80" s="13">
         <v>74</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E80" s="6">
         <v>1</v>
       </c>
-      <c r="F80" s="6">
-        <v>5</v>
+      <c r="F80" s="6" t="s">
+        <v>130</v>
       </c>
       <c r="G80" s="9"/>
       <c r="H80" s="21" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
     </row>
     <row r="81" spans="1:8" customHeight="1" ht="18">
       <c r="A81" s="12">
         <v>75</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="E81" s="5">
         <v>1</v>
       </c>
-      <c r="F81" s="5">
-        <v>11</v>
+      <c r="F81" s="5" t="s">
+        <v>153</v>
       </c>
       <c r="G81" s="8"/>
       <c r="H81" s="20" t="s">
-        <v>117</v>
+        <v>152</v>
       </c>
     </row>
     <row r="82" spans="1:8" customHeight="1" ht="18">
       <c r="A82" s="13">
         <v>76</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E82" s="6">
         <v>1</v>
       </c>
-      <c r="F82" s="6">
-        <v>1</v>
+      <c r="F82" s="6" t="s">
+        <v>150</v>
       </c>
       <c r="G82" s="9"/>
       <c r="H82" s="21" t="s">
-        <v>114</v>
+        <v>149</v>
       </c>
     </row>
     <row r="83" spans="1:8" customHeight="1" ht="18">
       <c r="A83" s="12">
         <v>77</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>113</v>
+        <v>148</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E83" s="5">
         <v>1</v>
       </c>
-      <c r="F83" s="5">
-        <v>0</v>
+      <c r="F83" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="G83" s="8"/>
       <c r="H83" s="20" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
     </row>
     <row r="84" spans="1:8" customHeight="1" ht="18">
       <c r="A84" s="13">
         <v>78</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>110</v>
+        <v>146</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>43</v>
+        <v>127</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E84" s="6">
         <v>1</v>
       </c>
       <c r="F84" s="6" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="G84" s="9"/>
       <c r="H84" s="21" t="s">
-        <v>40</v>
+        <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:8" customHeight="1" ht="18">
       <c r="A85" s="12">
         <v>79</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>107</v>
+        <v>143</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>43</v>
+        <v>142</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E85" s="5">
         <v>1</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="G85" s="8"/>
       <c r="H85" s="20" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
     </row>
     <row r="86" spans="1:8" customHeight="1" ht="18">
       <c r="A86" s="13">
         <v>80</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>104</v>
+        <v>140</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>43</v>
+        <v>127</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E86" s="6">
         <v>1</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="G86" s="9"/>
       <c r="H86" s="21" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
     </row>
     <row r="87" spans="1:8" customHeight="1" ht="18">
       <c r="A87" s="12">
         <v>81</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>101</v>
+        <v>138</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>43</v>
+        <v>127</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="E87" s="5">
         <v>1</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="G87" s="8"/>
       <c r="H87" s="20" t="s">
-        <v>45</v>
+        <v>136</v>
       </c>
     </row>
     <row r="88" spans="1:8" customHeight="1" ht="18">
       <c r="A88" s="13">
         <v>82</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>98</v>
+        <v>135</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>43</v>
+        <v>127</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E88" s="6">
         <v>1</v>
       </c>
-      <c r="F88" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="F88" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="G88" s="9"/>
       <c r="H88" s="21" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
     </row>
     <row r="89" spans="1:8" customHeight="1" ht="18">
       <c r="A89" s="12">
         <v>83</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>97</v>
+        <v>132</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>43</v>
+        <v>131</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E89" s="5">
         <v>1</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="G89" s="8"/>
       <c r="H89" s="20" t="s">
-        <v>45</v>
+        <v>129</v>
       </c>
     </row>
     <row r="90" spans="1:8" customHeight="1" ht="18">
       <c r="A90" s="13">
         <v>84</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>43</v>
+        <v>127</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>2</v>
+        <v>126</v>
       </c>
       <c r="E90" s="6">
         <v>1</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="G90" s="9"/>
       <c r="H90" s="21" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
     </row>
     <row r="91" spans="1:8" customHeight="1" ht="18">
       <c r="A91" s="12">
         <v>85</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E91" s="5">
         <v>1</v>
       </c>
-      <c r="F91" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F91" s="5">
+        <v>0</v>
+      </c>
+      <c r="G91" s="8"/>
       <c r="H91" s="20" t="s">
-        <v>45</v>
+        <v>122</v>
       </c>
     </row>
     <row r="92" spans="1:8" customHeight="1" ht="18">
       <c r="A92" s="13">
         <v>86</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E92" s="6">
         <v>1</v>
       </c>
-      <c r="F92" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F92" s="6">
+        <v>0</v>
+      </c>
+      <c r="G92" s="9"/>
       <c r="H92" s="21" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
     </row>
     <row r="93" spans="1:8" customHeight="1" ht="18">
       <c r="A93" s="12">
         <v>87</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>43</v>
+        <v>117</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E93" s="5">
         <v>1</v>
       </c>
-      <c r="F93" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F93" s="5">
+        <v>0</v>
+      </c>
+      <c r="G93" s="8"/>
       <c r="H93" s="20" t="s">
-        <v>82</v>
+        <v>116</v>
       </c>
     </row>
     <row r="94" spans="1:8" customHeight="1" ht="18">
       <c r="A94" s="13">
         <v>88</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E94" s="6">
         <v>1</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="G94" s="9"/>
       <c r="H94" s="21" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="95" spans="1:8" customHeight="1" ht="18">
       <c r="A95" s="12">
         <v>89</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E95" s="5">
         <v>1</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="G95" s="8"/>
       <c r="H95" s="20" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="96" spans="1:8" customHeight="1" ht="18">
       <c r="A96" s="13">
         <v>90</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E96" s="6">
         <v>1</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="G96" s="9"/>
       <c r="H96" s="21" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
     </row>
     <row r="97" spans="1:8" customHeight="1" ht="18">
       <c r="A97" s="12">
         <v>91</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E97" s="5">
         <v>1</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="G97" s="8"/>
       <c r="H97" s="20" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
     </row>
     <row r="98" spans="1:8" customHeight="1" ht="18">
       <c r="A98" s="13">
         <v>92</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E98" s="6">
         <v>1</v>
       </c>
-      <c r="F98" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F98" s="6">
+        <v>0</v>
+      </c>
+      <c r="G98" s="9"/>
       <c r="H98" s="21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="99" spans="1:8" customHeight="1" ht="18">
       <c r="A99" s="12">
         <v>93</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>66</v>
+        <v>106</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E99" s="5">
         <v>1</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="G99" s="8"/>
       <c r="H99" s="20" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
     </row>
     <row r="100" spans="1:8" customHeight="1" ht="18">
       <c r="A100" s="13">
         <v>94</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E100" s="6">
         <v>1</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="G100" s="9"/>
       <c r="H100" s="21" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="101" spans="1:8" customHeight="1" ht="18">
       <c r="A101" s="12">
         <v>95</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>60</v>
+        <v>102</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E101" s="5">
         <v>1</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="G101" s="8"/>
       <c r="H101" s="20" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
     </row>
     <row r="102" spans="1:8" customHeight="1" ht="18">
       <c r="A102" s="13">
         <v>96</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E102" s="6">
         <v>1</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="G102" s="9"/>
       <c r="H102" s="21" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:8" customHeight="1" ht="18">
       <c r="A103" s="12">
         <v>97</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E103" s="5">
         <v>1</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G103" s="8"/>
       <c r="H103" s="20" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
     </row>
     <row r="104" spans="1:8" customHeight="1" ht="18">
       <c r="A104" s="13">
         <v>98</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>51</v>
+        <v>96</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E104" s="6">
         <v>1</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="G104" s="9"/>
       <c r="H104" s="21" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="105" spans="1:8" customHeight="1" ht="18">
       <c r="A105" s="12">
         <v>99</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>48</v>
+        <v>94</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E105" s="5">
         <v>1</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="G105" s="8"/>
       <c r="H105" s="20" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="106" spans="1:8" customHeight="1" ht="18">
       <c r="A106" s="13">
         <v>100</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E106" s="6">
         <v>1</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="G106" s="9"/>
       <c r="H106" s="21" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
     </row>
     <row r="107" spans="1:8" customHeight="1" ht="18">
       <c r="A107" s="12">
         <v>101</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E107" s="5">
         <v>1</v>
       </c>
-      <c r="F107" s="5">
-        <v>0</v>
+      <c r="F107" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="G107" s="8"/>
       <c r="H107" s="20" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
     </row>
     <row r="108" spans="1:8" customHeight="1" ht="18">
       <c r="A108" s="13">
         <v>102</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E108" s="6">
         <v>1</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="G108" s="9"/>
       <c r="H108" s="21" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
     </row>
     <row r="109" spans="1:8" customHeight="1" ht="18">
       <c r="A109" s="12">
         <v>103</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E109" s="5">
         <v>1</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G109" s="8"/>
       <c r="H109" s="20" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="110" spans="1:8" customHeight="1" ht="18">
       <c r="A110" s="13">
         <v>104</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E110" s="6">
         <v>1</v>
       </c>
-      <c r="F110" s="6">
-        <v>0</v>
+      <c r="F110" s="6" t="s">
+        <v>82</v>
       </c>
       <c r="G110" s="9"/>
       <c r="H110" s="21" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
     </row>
     <row r="111" spans="1:8" customHeight="1" ht="18">
       <c r="A111" s="12">
         <v>105</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E111" s="5">
         <v>1</v>
       </c>
-      <c r="F111" s="5">
-        <v>0</v>
+      <c r="F111" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="G111" s="8"/>
       <c r="H111" s="20" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
     </row>
     <row r="112" spans="1:8" customHeight="1" ht="18">
       <c r="A112" s="13">
         <v>106</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="E112" s="6">
         <v>1</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="G112" s="9"/>
       <c r="H112" s="21" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
     </row>
     <row r="113" spans="1:8" customHeight="1" ht="18">
       <c r="A113" s="12">
         <v>107</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E113" s="5">
         <v>1</v>
       </c>
-      <c r="F113" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="F113" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G113" s="8"/>
       <c r="H113" s="20" t="s">
-        <v>4</v>
+        <v>75</v>
       </c>
     </row>
     <row r="114" spans="1:8" customHeight="1" ht="18">
       <c r="A114" s="13">
         <v>108</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E114" s="6">
         <v>1</v>
       </c>
-      <c r="F114" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="F114" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="G114" s="9"/>
       <c r="H114" s="21" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
     </row>
     <row r="115" spans="1:8" customHeight="1" ht="18">
       <c r="A115" s="12">
         <v>109</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E115" s="5">
         <v>1</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="G115" s="8"/>
       <c r="H115" s="20" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
     </row>
     <row r="116" spans="1:8" customHeight="1" ht="18">
       <c r="A116" s="13">
         <v>110</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E116" s="6">
         <v>1</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="G116" s="9"/>
       <c r="H116" s="21" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
     </row>
     <row r="117" spans="1:8" customHeight="1" ht="18">
       <c r="A117" s="12">
         <v>111</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>3</v>
+        <v>47</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E117" s="5">
         <v>1</v>
       </c>
-      <c r="F117" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="F117" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="G117" s="8"/>
       <c r="H117" s="20" t="s">
-        <v>4</v>
+        <v>57</v>
       </c>
     </row>
     <row r="118" spans="1:8" customHeight="1" ht="18">
       <c r="A118" s="13">
         <v>112</v>
       </c>
       <c r="B118" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E118" s="6">
+        <v>1</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G118" s="9"/>
+      <c r="H118" s="21" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" customHeight="1" ht="18">
+      <c r="A119" s="12">
+        <v>113</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E119" s="5">
+        <v>1</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="G119" s="8"/>
+      <c r="H119" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" customHeight="1" ht="18">
+      <c r="A120" s="13">
+        <v>114</v>
+      </c>
+      <c r="B120" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E120" s="6">
+        <v>1</v>
+      </c>
+      <c r="F120" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G120" s="9"/>
+      <c r="H120" s="21" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" customHeight="1" ht="18">
+      <c r="A121" s="12">
+        <v>115</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E121" s="5">
+        <v>1</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G121" s="8"/>
+      <c r="H121" s="20" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" customHeight="1" ht="18">
+      <c r="A122" s="13">
+        <v>116</v>
+      </c>
+      <c r="B122" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E122" s="6">
+        <v>1</v>
+      </c>
+      <c r="F122" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="G122" s="9"/>
+      <c r="H122" s="21" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" customHeight="1" ht="18">
+      <c r="A123" s="12">
+        <v>117</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E123" s="5">
+        <v>1</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="G123" s="8"/>
+      <c r="H123" s="20" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" customHeight="1" ht="18">
+      <c r="A124" s="13">
+        <v>118</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E124" s="6">
+        <v>1</v>
+      </c>
+      <c r="F124" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="G124" s="9"/>
+      <c r="H124" s="21" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" customHeight="1" ht="18">
+      <c r="A125" s="12">
+        <v>119</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E125" s="5">
+        <v>1</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G125" s="8"/>
+      <c r="H125" s="20" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" customHeight="1" ht="18">
+      <c r="A126" s="13">
+        <v>120</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E126" s="6">
+        <v>1</v>
+      </c>
+      <c r="F126" s="6">
+        <v>0</v>
+      </c>
+      <c r="G126" s="9"/>
+      <c r="H126" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" customHeight="1" ht="18">
+      <c r="A127" s="12">
+        <v>121</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E127" s="5">
+        <v>1</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G127" s="8"/>
+      <c r="H127" s="20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" customHeight="1" ht="18">
+      <c r="A128" s="13">
+        <v>122</v>
+      </c>
+      <c r="B128" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E128" s="6">
+        <v>1</v>
+      </c>
+      <c r="F128" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G128" s="9"/>
+      <c r="H128" s="21" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" customHeight="1" ht="18">
+      <c r="A129" s="12">
+        <v>123</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E129" s="5">
+        <v>1</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G129" s="8"/>
+      <c r="H129" s="20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" customHeight="1" ht="18">
+      <c r="A130" s="13">
+        <v>124</v>
+      </c>
+      <c r="B130" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E130" s="6">
+        <v>1</v>
+      </c>
+      <c r="F130" s="6">
+        <v>0</v>
+      </c>
+      <c r="G130" s="9"/>
+      <c r="H130" s="21" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" customHeight="1" ht="18">
+      <c r="A131" s="12">
+        <v>125</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E131" s="5">
+        <v>1</v>
+      </c>
+      <c r="F131" s="5">
+        <v>0</v>
+      </c>
+      <c r="G131" s="8"/>
+      <c r="H131" s="20" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" customHeight="1" ht="18">
+      <c r="A132" s="13">
+        <v>126</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E132" s="6">
+        <v>1</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="G132" s="9"/>
+      <c r="H132" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" customHeight="1" ht="18">
+      <c r="A133" s="12">
+        <v>127</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E133" s="5">
+        <v>1</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G133" s="8"/>
+      <c r="H133" s="20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" customHeight="1" ht="18">
+      <c r="A134" s="13">
+        <v>128</v>
+      </c>
+      <c r="B134" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E134" s="6">
+        <v>1</v>
+      </c>
+      <c r="F134" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G134" s="9"/>
+      <c r="H134" s="21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" customHeight="1" ht="18">
+      <c r="A135" s="12">
+        <v>129</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E135" s="5">
+        <v>1</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G135" s="8"/>
+      <c r="H135" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" customHeight="1" ht="18">
+      <c r="A136" s="13">
+        <v>130</v>
+      </c>
+      <c r="B136" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E136" s="6">
+        <v>1</v>
+      </c>
+      <c r="F136" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" s="9"/>
+      <c r="H136" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" customHeight="1" ht="18">
+      <c r="A137" s="12">
+        <v>131</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E137" s="5">
+        <v>1</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G137" s="8"/>
+      <c r="H137" s="20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" customHeight="1" ht="18">
+      <c r="A138" s="13">
+        <v>132</v>
+      </c>
+      <c r="B138" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E138" s="6">
+        <v>1</v>
+      </c>
+      <c r="F138" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="9"/>
+      <c r="H138" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" customHeight="1" ht="18">
+      <c r="A139" s="12">
+        <v>133</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E139" s="5">
+        <v>1</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="G139" s="8"/>
+      <c r="H139" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" customHeight="1" ht="18">
+      <c r="A140" s="13">
+        <v>134</v>
+      </c>
+      <c r="B140" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C140" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C118" s="6" t="s">
+      <c r="D140" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E140" s="6">
+        <v>1</v>
+      </c>
+      <c r="F140" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="G140" s="9"/>
+      <c r="H140" s="21" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" customHeight="1" ht="18">
+      <c r="A141" s="15">
+        <v>135</v>
+      </c>
+      <c r="B141" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D118" s="6" t="s">
-[...19 lines deleted...]
-      <c r="B119" s="17" t="s">
+      <c r="C141" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C119" s="17" t="s">
-[...14 lines deleted...]
-      <c r="H119" s="23" t="s">
+      <c r="D141" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E141" s="17">
+        <v>1</v>
+      </c>
+      <c r="F141" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="G141" s="18"/>
+      <c r="H141" s="23" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 