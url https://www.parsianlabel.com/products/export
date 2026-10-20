--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -12,1025 +12,1000 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="لیست قیمت" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>ریبون وکس-رزین، یک گزینهٔ همه‌کاره و حرفه‌ای برای چاپ بر روی طیف گسترده‌ای از لیبل‌هاست.</t>
   </si>
   <si>
-    <t>1,380,000</t>
+    <t>1,518,000</t>
   </si>
   <si>
     <t>رول</t>
   </si>
   <si>
     <t>ریبون وکس رزین</t>
   </si>
   <si>
+    <t xml:space="preserve">ریبون پریمیوم وکس ، یک گزینهٔ همه‌کاره و حرفه‌ای برای چاپ بر روی طیف گسترده‌ای از لیبل‌هاست. </t>
+  </si>
+  <si>
+    <t>2,420,000</t>
+  </si>
+  <si>
+    <t>ریبون قرمز  پریمیوم وکس رزین  امگا 300 *110</t>
+  </si>
+  <si>
     <t>ریبون سوپر رزین،  باکیفیت‌ترین و با دوام ترین  عضو خانواده‌ی ریبون‌های حرارتی است که برای سخت‌ترین شرایط صنعتی طراحی شده است. .</t>
   </si>
   <si>
-    <t>2,200,000</t>
-[...1 lines deleted...]
-  <si>
     <t>ریبون سوپر رزین</t>
   </si>
   <si>
     <t xml:space="preserve">ریبون سوپر رزین </t>
   </si>
   <si>
-    <t xml:space="preserve">ریبون پریمیوم وکس ، یک گزینهٔ همه‌کاره و حرفه‌ای برای چاپ بر روی طیف گسترده‌ای از لیبل‌هاست. </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ریبون رزین به عنوان مستحکم‌ترین و بادوام‌ترین نوع ریبون حرارتی شناخته می‌شود که برای محیط‌های صنعتی سخت و کاربردهای حساس طراحی شده است. </t>
   </si>
   <si>
-    <t>715,000</t>
+    <t>786,500</t>
   </si>
   <si>
     <t>ریبون رزین</t>
   </si>
   <si>
     <t xml:space="preserve">ریبون رزین امگا 300*60  </t>
   </si>
   <si>
     <t>ریبون رزین به عنوان مستحکم‌ترین و بادوام‌ترین نوع ریبون حرارتی شناخته می‌شود که برای محیط‌های صنعتی سخت و کاربردهای حساس طراحی شده است.</t>
   </si>
   <si>
-    <t>1,950,000</t>
+    <t>2,145,000</t>
   </si>
   <si>
     <t xml:space="preserve">ریبون رزین امگا   300*110 </t>
   </si>
   <si>
-    <t>1,815,000</t>
+    <t>1,996,500</t>
   </si>
   <si>
     <t>ریبون رزین  امگا 300×160</t>
   </si>
   <si>
+    <t>ریبون رزین به عنوان مستحکم‌ترین و بادوام‌ترین نوع ریبون حرارتی شناخته می‌شود که برای محیط‌های صنعتی سخت و کاربردهای حساس طراحی شده است</t>
+  </si>
+  <si>
+    <t>1,997,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ریبون رزین  300*160 </t>
+  </si>
+  <si>
     <t xml:space="preserve">ریبون تاپ وکس، نسخه‌ی بهبودیافته و باکیفیت‌تر ریبون‌های وکس معمولی است که با بهره‌گیری از فرمولاسیون پیشرفته‌تر، چاپی با وضوح بالاتر و دوام بیشتر ارائه می‌دهد. </t>
   </si>
   <si>
-    <t>580,000</t>
+    <t>638,000</t>
   </si>
   <si>
     <t>ریبون وکس</t>
   </si>
   <si>
     <t>ریبون تاپ وکس امگا  300*110</t>
   </si>
   <si>
     <t>ریبون پریمیوم وکس ، یک گزینهٔ همه‌کاره و حرفه‌ای برای چاپ بر روی طیف گسترده‌ای از لیبل‌هاست.</t>
   </si>
   <si>
-    <t>990,000</t>
+    <t>1,089,000</t>
   </si>
   <si>
     <t>ریبون پریمیوم وکس امگا   300×60</t>
   </si>
   <si>
     <t>ریبون اکورزین، گزینه‌ای اقتصادی و باکیفیت برای چاپ روی سطوح مصنوعی و نیمه‌مصنوعی است که با ترکیبی بهینه از رزین و مواد پایه، تعادل مناسبی بین کیفیت چاپ و قیمت تمام‌شده ایجاد کرده و برای مصارفی که نیاز به دوام بالاتر از وکس اما کمتر از رزین خالص دارند، ایده‌آل می‌باشد.</t>
   </si>
   <si>
-    <t>1,580,000</t>
+    <t>1,738,000</t>
   </si>
   <si>
     <t>ریبون اکو رزین 300*110</t>
   </si>
   <si>
     <t>ریبون  سبز  پریمیوم وکس رزین امگا 300*110</t>
   </si>
   <si>
     <t>برچسب فیلم مصنوعی ( پلی پروپلین،پلی‌استر) در برابر رطوبت، پارگی، سایش و مواد شیمیایی مقاوم‌تر از کاغذ است و برای محصولات آرایشی، شوینده، مواد منجمد و سردخانه ایده‌آل می‌باشد. ظاهر شفاف، براق یا نقرهای آن جلوه لوکس به بسته‌بندی می‌دهد و با ریبون‌های رزینی و وکس-رزینی چاپ می‌شود.</t>
   </si>
   <si>
     <t>برچسب مصنوعی</t>
   </si>
   <si>
     <t>برچسب متالایز با پوشش آلومینیومی روی فیلم پلی‌استر، جلوهای براق و لوکس به بسته‌بندی می‌دهد و در عین حال مقاومت عالی در برابر رطوبت، پارگی و مواد شیمیایی دارد. این برچسب برای صنایع آرایشی، عطر، محصولات لوکس غذایی، نوشیدنی‌های خاص، جعبه هدیه و دارویی کاربرد دارد و با چاپ ریبون سازگار است.</t>
   </si>
   <si>
     <t>برچسب متالایز</t>
   </si>
   <si>
     <t>برچسب متال از آلیاژ آلومینیوم به همراه  چسب آکرونال، رنگ نقرهای مات.
 مقاوم در برابر حلالها (الکل، بنزین، هگزان)، آب، خش، کشیدگی و نور خورشید؛ چاپ فقط با ریبون رزین یا سوپررزین.</t>
   </si>
   <si>
-    <t>2,101,000</t>
+    <t>2,282,000</t>
   </si>
   <si>
     <t>برچسب متال سفید</t>
   </si>
   <si>
     <t>برچسب متال45×15دو ردیفه</t>
   </si>
   <si>
-    <t>2,518,000</t>
+    <t>2,747,000</t>
   </si>
   <si>
     <t>برچسب متال30×18 سه ردیفه</t>
-  </si>
-[...8 lines deleted...]
-    <t>برچسب متال 45*15 تک ردیف</t>
   </si>
   <si>
     <t>برچسب‌های لایه‌شونده از فیلم‌های پلاستیکی مقاوم ساخته می‌شوند.
 دوام و ماندگاری بسیار بالا در برابر آب، رطوبت، پارگی، سایش و مواد شیمیایی.</t>
   </si>
   <si>
     <t>برچسب لایه شونده</t>
   </si>
   <si>
     <t>این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
   </si>
   <si>
-    <t>1,045,000</t>
+    <t>1,140,000</t>
   </si>
   <si>
     <t>برچسب صدفی سفید</t>
   </si>
   <si>
     <t>برچسب صدفی50*25 دو ردیفه</t>
   </si>
   <si>
     <t xml:space="preserve">این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. </t>
   </si>
   <si>
-    <t>306,000</t>
+    <t>337,000</t>
   </si>
   <si>
     <t>برچسب صدفی45*15 تک ردیفه</t>
   </si>
   <si>
-    <t>1,125,000</t>
+    <t>1,230,000</t>
   </si>
   <si>
     <t>برچسب صدفی35*25 سه ردیفه</t>
   </si>
   <si>
     <t>برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
   </si>
   <si>
-    <t>1,138,500</t>
+    <t>1,210,000</t>
   </si>
   <si>
     <t>برچسب صدفی125*95 تک ردیفه</t>
   </si>
   <si>
     <t xml:space="preserve">این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند. </t>
   </si>
   <si>
-    <t>652,000</t>
+    <t>714,000</t>
   </si>
   <si>
     <t>برچسب صدفی دایره ای قطر 4</t>
   </si>
   <si>
-    <t>376,000</t>
+    <t>415,000</t>
   </si>
   <si>
     <t>برچسب صدفی آکرونال 35*25 تک ردیفه</t>
   </si>
   <si>
-    <t>1,032,000</t>
-[...1 lines deleted...]
-  <si>
     <t>برچسب صدفی 90×60 تک ردیفه</t>
   </si>
   <si>
-    <t>704,000</t>
+    <t>770,000</t>
   </si>
   <si>
     <t>برچسب صدفی 90*40  تک ردیفه</t>
   </si>
   <si>
-    <t>775,000</t>
+    <t>850,000</t>
   </si>
   <si>
     <t>برچسب صدفی 80*50 تک ردیفه</t>
   </si>
   <si>
     <t xml:space="preserve"> برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
   </si>
   <si>
-    <t>641,000</t>
+    <t>700,000</t>
   </si>
   <si>
     <t>برچسب صدفی 76×20تک ردیفه</t>
   </si>
   <si>
-    <t>600,000</t>
+    <t>650,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 75*40 تک ردیفه </t>
   </si>
   <si>
-    <t>488,500</t>
+    <t>515,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 55*20 تک ردیفه </t>
   </si>
   <si>
     <t>این برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
   </si>
   <si>
-    <t>1,056,000</t>
+    <t>1,152,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 51*34دو ردیفه </t>
   </si>
   <si>
-    <t>528,000</t>
+    <t>581,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 51*34 تک ردیفه </t>
   </si>
   <si>
-    <t>522,500</t>
+    <t>570,000</t>
   </si>
   <si>
     <t>برچسب صدفی 50*25 تک ردیفه</t>
   </si>
   <si>
-    <t>1,151,000</t>
+    <t>1,220,000</t>
   </si>
   <si>
     <t>برچسب صدفی 45*30 دو ردیفه</t>
   </si>
   <si>
-    <t>608,500</t>
+    <t>666,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 45*15 دو ردیفه </t>
   </si>
   <si>
-    <t>384,000</t>
+    <t>385,000</t>
   </si>
   <si>
     <t>برچسب صدفی 40×20تک ردیف</t>
   </si>
   <si>
     <t>ااین برچسب از جنس BOPP با ساختاری پلاستیکی و مقاوم تولید شده . مقاومت بالای آن در برابر کشیدگی و پاره شدن، دوام طولانی‌مدت را حتی در شرایط محیطی نامناسب نظیر باد، باران، رطوبت و گرمای شدید  تضمین می‌کند.</t>
   </si>
   <si>
-    <t>697,000</t>
+    <t>765,000</t>
   </si>
   <si>
     <t>برچسب صدفی 40*20 دو ردیفه</t>
   </si>
   <si>
-    <t>151,000</t>
-[...5 lines deleted...]
-    <t>863,000</t>
+    <t>175,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب صدفی 34*21 سه ردیفه </t>
+  </si>
+  <si>
+    <t>942,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی 31*21 سه ردیفه </t>
   </si>
   <si>
-    <t>2,915,000</t>
+    <t>3,120,000</t>
   </si>
   <si>
     <t>برچسب صدفی 200*160 تک ردیفه</t>
   </si>
   <si>
-    <t>777,000</t>
+    <t>1,212,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 150*100 تک ردیفه</t>
+  </si>
+  <si>
+    <t>540,000</t>
+  </si>
+  <si>
+    <t>برچسب صدفی</t>
+  </si>
+  <si>
+    <t>برچسب صدفی 15*75 تک ردیفه</t>
+  </si>
+  <si>
+    <t>825,000</t>
   </si>
   <si>
     <t>برچسب صدفی 100*80 تک ردیفه</t>
   </si>
   <si>
-    <t>1,145,100</t>
-[...5 lines deleted...]
-    <t>1,060,500</t>
+    <t>1,020,000</t>
   </si>
   <si>
     <t>برچسب صدفی 100*100 تک ردیفه</t>
   </si>
   <si>
-    <t>924,000</t>
+    <t>1,010,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی  50*30 دو ردیفه </t>
   </si>
   <si>
-    <t>558,000</t>
+    <t>610,000</t>
   </si>
   <si>
     <t>برچسب صدفی  45*30تک ردیفه</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی  15×12 5 ردیفه </t>
   </si>
   <si>
-    <t>1,343,500</t>
+    <t>1,466,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب صدفی  106*67 تک ردیفه </t>
   </si>
   <si>
-    <t>752,500</t>
-[...1 lines deleted...]
-  <si>
     <t>برچسب صدفی  100×80  تک ردیفه</t>
   </si>
   <si>
-    <t>935,000</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">برچسب صدفی  100×100 تک ردیفه </t>
   </si>
   <si>
-    <t>962,000</t>
+    <t>1,050,000</t>
   </si>
   <si>
     <t>برچسب صدفی  100*50 تک ردیفه</t>
   </si>
   <si>
     <t>برچسب شفاف از پلی‌پروپیلن یا پلی‌استر، بدون پس‌زمینه دیده می‌شود و جلوه‌ای حرفه‌ای به بسته‌بندی می‌دهد. در برابر رطوبت، پارگی و سایش مقاوم است و نسبت به کاغذ شفاف دوام بالاتری دارد. کاربرد در آرایشی، عطر، نوشیدنی و محصولات لوکس، با چاپ ریبون.</t>
   </si>
   <si>
     <t>برچسب شفاف (ترنسپرنت)</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب شفاف </t>
   </si>
   <si>
     <t xml:space="preserve">برچسب حرارتی 70 گرمی،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
   </si>
   <si>
     <t>برچسب حرارتی واترپروف</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب حرارتی قرمز  85*58 </t>
   </si>
   <si>
     <t>برچسب حرارتی 70 گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
   </si>
   <si>
     <t>برچسب حرارتی سبز 58*43</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب حرارتی 60 گرمی ترازو ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
   </si>
   <si>
+    <t>345,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رول </t>
+  </si>
+  <si>
+    <t>برچسب حرارتی ECO</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی ریموبل  35*25 تک ردیفه</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی پت ترمال اکو ، با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>363,000</t>
+  </si>
+  <si>
+    <t>برچسب پت ترمال</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی eco 25*35 تک ردیفه </t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 60 گرمی ترازو ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>720,000</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 80*100 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 55 گرمی با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 60*40 تک ردیفه </t>
+  </si>
+  <si>
+    <t>264,000</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 51*34 تک ردیفه</t>
+  </si>
+  <si>
+    <t>205,000</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی آزمایشگاهی</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 50*40 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 55گرمی، با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t>1,075,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 45*30دو ردیفه </t>
+  </si>
+  <si>
+    <t>538,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 45*30 تک ردیفه </t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 55گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t>340,000</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 40*20ریموبل تک ردیفه</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 55گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>336,000</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 40*20 تک ردیفه</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 55گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>360,000</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 35*25 تک ردیفه</t>
+  </si>
+  <si>
+    <t>1,082,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 125*95تک ردیفه </t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 55 گرمی  با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
+    <t>900,000</t>
+  </si>
+  <si>
+    <t>برچسب حرارتی 100*100 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی 70 گرمی ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب حرارتی  قرمز 58*43 </t>
+  </si>
+  <si>
+    <t>رچسب حرارتی 60 گرمی ترازو ،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
+  </si>
+  <si>
     <t>341,000</t>
-  </si>
-[...118 lines deleted...]
-    <t>309,500</t>
   </si>
   <si>
     <t>برچسب حرارتی  57*40 تک ردیفه</t>
   </si>
   <si>
     <t>برچسب پلی‌اتیلن منعطف، برای سطوح خمیده و ناهموار مثل بطری شامپو عالی است، بدون چروک می‌چسبد و در برابر رطوبت و پارگی مقاومت دارد. با ریبون چاپ می‌شود و در صنایع آرایشی، شوینده، نوشیدنی، دارویی و شیمیایی کاربرد گسترده‌ای دارد.</t>
   </si>
   <si>
     <t>برچسب پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب پلی اتیلن </t>
   </si>
   <si>
     <t>لیبل اموال برچسبی برای ثبت اطلاعات دارایی‌های سازمان  است که مدیریت انبار، کنترل اموال و حسابداری را دقیق‌تر می‌کند. از جنس مقاوم پلی‌استر یا وینیل با چسب دائمی ساخته شده و روی فلز، پلاستیک، شیشه و چوب ماندگاری بالایی دارد. برای جلوگیری از گم‌شدن و جابه‌جایی غیرمجاز دارایی‌ها استفاده می‌شود.</t>
   </si>
   <si>
     <t>برچسب اموال</t>
   </si>
   <si>
     <t>این برچسب امنیتی نقرهای با قابلیت Void، یکی از پرکاربردترین گزینه برای جلوگیری از دستکاری و جعل در بسته بندیهای ارزشمند است. عملکرد آن به این صورت است که در صورت هرگونه تلاش برای جدا کردن برچسب از سطح محصول، لایه های آن از هم جدا شده و عبارت "VOID" یا الگوی شطرنجی روی سطح و روی برچسب باقی میماند که نشاندهندهٔ بازشدگی یا دستکاری در بسته بندی خواهد بود. این ویژگی باعث میشود برای صنایع دارویی، الکترونیکی، لوازم آرایشی، قطعات یدکی و هر محصولی که اصالت و سالم بودن آن برای مشتری حیاتی است، انتخابی ایده‌آل باشد.
 این برچسب از جنس پلی استر با پوشش نقرهای متالیک ساخته شده که ظاهری شیک  به محصول شما میبخشد و در عین حال در برابر رطوبت و دماهای معمولی محیطی مقاومت خوبی دارد. با این حال، توصیه میشود برای حفظ کارایی مطلوب، برچسبها در دما و رطوبت مناسب  و دور از تابش مستقیم نور خورشید نگهداری شوند.
 این برچسب با ریبونهای رزینی و وکس-رزینی سازگاری دارند  و چاپ روی آن شفاف، با وضوح بالا و مقاوم در برابر سایش و حلال های ملایم خواهد بود.</t>
   </si>
   <si>
     <t>1 به بالا: 380,000 تومان</t>
   </si>
   <si>
     <t>380,000</t>
   </si>
   <si>
     <t>برچسب امنیتی</t>
   </si>
   <si>
     <t>برچسب امنیتی VOID نقره‌ای</t>
   </si>
   <si>
     <t>لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.</t>
   </si>
   <si>
-    <t>533,500</t>
+    <t>600,000</t>
   </si>
   <si>
     <t>برچسب آرت سفید</t>
   </si>
   <si>
     <t>برچسب آرت60*120تک ردیفه</t>
   </si>
   <si>
-    <t>363,000</t>
+    <t>400,000</t>
   </si>
   <si>
     <t>برچسب آرت50*30 تک ردیفه</t>
   </si>
   <si>
-    <t>294,000</t>
-[...1 lines deleted...]
-  <si>
     <t>برچسب آرت45*30 تک ردیفه</t>
   </si>
   <si>
     <t>لیبل کاغذی یکی از پرکاربردترین و محبوب‌ترین گزینه‌ها برای برچسب‌زنی محصولات است. این لیبل از کاغذ با پشت‌چسبدار ساخته شده و برای درج اطلاعاتی مثل مشخصات محصول، قیمت، بارکد، آدرس و شماره تماس استفاده می‌شود.</t>
   </si>
   <si>
-    <t>885,500</t>
+    <t>966,000</t>
   </si>
   <si>
     <t>برچسب آرت30*10 سه ردیفه بوبین بزرگ</t>
   </si>
   <si>
-    <t>814,000</t>
+    <t>890,000</t>
   </si>
   <si>
     <t>برچسب آرت130*86 تک ردیفه</t>
   </si>
   <si>
     <t xml:space="preserve"> کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.</t>
   </si>
   <si>
-    <t>275,000</t>
+    <t>300,000</t>
   </si>
   <si>
     <t>برچسب آرت پیش چاپ (رنگی)</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت طوسی  40*20 تک ردیفه </t>
   </si>
   <si>
-    <t>581,000</t>
+    <t>1,960,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت سفید210*150تک ردیفه</t>
+  </si>
+  <si>
+    <t>640,000</t>
   </si>
   <si>
     <t>برچسب آرت سفید 85*45 تک ردیفه</t>
   </si>
   <si>
-    <t>577,500</t>
+    <t>635,000</t>
   </si>
   <si>
     <t>برچسب آرت سفید 25*12 چهار ردیفه</t>
   </si>
   <si>
-    <t>2,357,000</t>
-[...5 lines deleted...]
-    <t>733,000</t>
+    <t>800,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت زرد 34*21 سه ردیفه </t>
   </si>
   <si>
-    <t>1,757,000</t>
+    <t>1,920,000</t>
   </si>
   <si>
     <t>برچسب آرت زرد  40×30تک ردیفه</t>
   </si>
   <si>
-    <t>808,500</t>
+    <t>882,000</t>
   </si>
   <si>
     <t>برچسب آرت 90*60 تک ردیفه</t>
   </si>
   <si>
-    <t>627,000</t>
+    <t>685,000</t>
   </si>
   <si>
     <t>برچسب آرت 90*46تک  ردیفه</t>
   </si>
   <si>
-    <t>719,500</t>
+    <t>786,000</t>
   </si>
   <si>
     <t>برچسب آرت 80*60 تک ردیفه</t>
+  </si>
+  <si>
+    <t>465,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 55*50 تک ردیفه</t>
+  </si>
+  <si>
+    <t>لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود</t>
+  </si>
+  <si>
+    <t>532,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 53.5*30 تک ردیفه</t>
   </si>
   <si>
     <t xml:space="preserve">لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
 </t>
   </si>
   <si>
-    <t>423,500</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">برچسب آرت 51*34 دو ردیفه </t>
   </si>
   <si>
     <t>برچسب آرت 40*20 تک ردیفه</t>
   </si>
   <si>
-    <t>لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود</t>
-[...2 lines deleted...]
-    <t>572,000</t>
+    <t>برچسب آرت 34*21 سفید سه ردیفه</t>
+  </si>
+  <si>
+    <t>625,000</t>
   </si>
   <si>
     <t>برچسب آرت 30*18 زرد تک ردیفه</t>
   </si>
   <si>
+    <t>1,260,000</t>
+  </si>
+  <si>
     <t>برچسب آرت 200*100 تک ردیفه</t>
   </si>
   <si>
-    <t>194,000</t>
+    <t>210,000</t>
   </si>
   <si>
     <t>برچسب آرت 19*13 تک ردیفه</t>
   </si>
   <si>
-    <t xml:space="preserve">لیبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.
- </t>
+    <t>950,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 150*100 تک ردیفه</t>
+  </si>
+  <si>
+    <t>945,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب آرت 125*95 تک ردیفه </t>
   </si>
   <si>
+    <t>575,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 106*67 تک ردیفه</t>
+  </si>
+  <si>
+    <t>920,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت 106*67  تک ردیفه بوبین بزرگ </t>
+  </si>
+  <si>
+    <t>645,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*80  تک ردیفه عمودی</t>
+  </si>
+  <si>
+    <t>1,130,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*70 تک  ردیفه</t>
+  </si>
+  <si>
+    <t>975,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*60 تک ردیفه</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*35 تک ردیفه</t>
+  </si>
+  <si>
+    <t>برچسب آرت 100*100تک  ردیفه</t>
+  </si>
+  <si>
+    <t>665,500</t>
+  </si>
+  <si>
+    <t>برچسب آرت  80*50 تک ردیفه</t>
+  </si>
+  <si>
+    <t>505,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  75*40تک ردیفه</t>
+  </si>
+  <si>
+    <t>725,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  70*30تک ردیفه بوبین بزرگ </t>
+  </si>
+  <si>
+    <t>410,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  60*40تک  ردیفه </t>
+  </si>
+  <si>
+    <t>454,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  51*34 تک ردیفه </t>
+  </si>
+  <si>
+    <t>892,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  50*25دو ردیفه</t>
+  </si>
+  <si>
+    <t>446,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  50*25 تک ردیفه</t>
+  </si>
+  <si>
+    <t>456,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  50 *35  تک ردیفه </t>
+  </si>
+  <si>
+    <t>520,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  45*15دو ردیفه </t>
+  </si>
+  <si>
+    <t>برچسب آرت  40*20دو ردیفه</t>
+  </si>
+  <si>
+    <t>960,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  35*25 سه ردیفه </t>
+  </si>
+  <si>
+    <t>برچسب آرت  35*25 دو ردیفه</t>
+  </si>
+  <si>
+    <t>325,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  35*25 تک ردیفه</t>
+  </si>
+  <si>
+    <t>735,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  31*21 سه ردیفه</t>
+  </si>
+  <si>
+    <t>635,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  25*12زیره pet چهار ردیفه </t>
+  </si>
+  <si>
+    <t>450,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت  20*10چهار  ردیفه </t>
+  </si>
+  <si>
+    <t>820,000</t>
+  </si>
+  <si>
+    <t>برچسب آرت  100*50 تک ردیفه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">برچسب آرت   100*80  تک ردیفه </t>
+  </si>
+  <si>
     <t>525,000</t>
   </si>
   <si>
-    <t>برچسب آرت 106*67 تک ردیفه</t>
-[...153 lines deleted...]
-  <si>
     <t xml:space="preserve">برچسب  صدفی 60*40 تک ردیفه </t>
   </si>
   <si>
-    <t>541,500</t>
+    <t>596,000</t>
   </si>
   <si>
     <t>برچسب  صدفی 55*50 تک ردیفه</t>
   </si>
   <si>
-    <t>375,500</t>
+    <t>411,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب  صدفی 35*25تک ردیفه </t>
   </si>
   <si>
-    <t>1,111,000</t>
-[...5 lines deleted...]
-    <t>1,105,500</t>
+    <t>1,206,000</t>
   </si>
   <si>
     <t>برچسب  صدفی 125×95 تک ردیفه</t>
   </si>
   <si>
     <t>برچسب حرارتی55 گرمی، با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های آزمایشگاهی و درمانی فراهم می‌کند.</t>
   </si>
   <si>
-    <t>266,500</t>
+    <t>292,000</t>
   </si>
   <si>
     <t>برچسب  حرارتی 45*15 تک ردیفه</t>
   </si>
   <si>
     <t>برچسب حرارتی پت ترمال واترپروف،  با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی فراهم می‌کند.</t>
   </si>
   <si>
     <t>برچسب  حرارتی 35*25  واترپروف تک ردیفه</t>
   </si>
   <si>
-    <t>رچسب حرارتی 55 گرمی،با قابلیت چاپ بدون نیاز به ریبون و جوهر، راه‌کاری مقرون‌به‌صرفه برای مصارف روزمره در محیط‌های فروشگاهی ، درمانی و آزمایشگاهی  فراهم می‌کند.</t>
-[...7 lines deleted...]
-  <si>
     <t>یبل کاغذی آرت ، یکی از پرکاربردترین گزینه‌ها برای برچسب‌زنی محصولات در صنایع غذایی، پوشاک، دارویی، آرایشی، خودروسازی، لوازم‌تحریر و ظروف پلاستیکی است. این لیبل پشت‌چسبدار، برای درج مشخصات محصول، قیمت، بارکد و اطلاعات تماس استفاده می‌شود.</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب  آرت قرمز 80*80  تک ردیفه </t>
   </si>
   <si>
+    <t>305,000</t>
+  </si>
+  <si>
     <t xml:space="preserve">برچسب  آرت قرمز 40*20  تک ردیفه </t>
   </si>
   <si>
-    <t>664,000</t>
+    <t>726,000</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب  آرت سبز 70*30  تک ردیفه </t>
   </si>
   <si>
-    <t>335,500</t>
-[...1 lines deleted...]
-  <si>
     <t>برچسب  آرت 70*35 نارنجی تک ردیفه</t>
   </si>
   <si>
-    <t>332,500</t>
+    <t>366,000</t>
   </si>
   <si>
     <t>برچسب  آرت 70*30 تک ردیفه</t>
   </si>
   <si>
-    <t>721,500</t>
+    <t>788,000</t>
   </si>
   <si>
     <t>برچسب  آرت 50*30دوردیفه</t>
   </si>
   <si>
-    <t>238,000</t>
+    <t>265,000</t>
   </si>
   <si>
     <t>برچسب  آرت 45*15 تک ردیفه</t>
   </si>
   <si>
     <t xml:space="preserve">برچسب  آرت 30*18سه ردیفه </t>
   </si>
   <si>
-    <t>594,000</t>
-[...1 lines deleted...]
-  <si>
     <t>برچسب  آرت 30*10سه ردیفه</t>
   </si>
   <si>
+    <t>983,000</t>
+  </si>
+  <si>
     <t>برچسب  آرت 100*60 تک ردیفه  بوبین کوچک</t>
   </si>
   <si>
     <t xml:space="preserve">ریبون وکس، اقتصادی‌ترین گزینه در میان ریبون‌ ها است که با کیفیت چاپ مطلوب و دوام مناسب، نیازهای عمومی چاپ را به بهترین شکل تامین می‌کند. </t>
   </si>
   <si>
     <t xml:space="preserve"> ریبون وکس  300*110</t>
   </si>
   <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>قیمت‌های تیراژی</t>
   </si>
   <si>
     <t>قیمت پایه (تومان)</t>
   </si>
   <si>
     <t>حداقل سفارش</t>
   </si>
   <si>
     <t>واحد</t>
   </si>
   <si>
     <t>دسته‌بندی</t>
   </si>
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>parsianlabel — لیست قیمت محصولات</t>
   </si>
   <si>
-    <t>تاریخ صدور: 1405/06/14  |  اعتبار قیمت: تا پایان همین روز (2026-09-05)</t>
+    <t>تاریخ صدور: 1405/07/28  |  اعتبار قیمت: تا پایان همین روز (2026-10-20)</t>
   </si>
   <si>
     <t>⚠  قیمت‌ها ممکن است تغییر کنند. این لیست صرفاً جهت اطلاع است. برای قیمت نهایی و ثبت سفارش از سایت اقدام فرمایید.</t>
   </si>
   <si>
     <t>★  قیمت‌های تیراژی: هر چه تعداد سفارش بیشتر باشد قیمت واحد کمتر است. تخفیف جداگانه روی قیمت‌های تیراژی اعمال نمی‌شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1280,71 +1255,71 @@
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1610,1645 +1585,1645 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H141"/>
+  <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A6" sqref="A6:H141"/>
+      <selection activeCell="A6" sqref="A6:H142"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="41.276" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="42.275" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.994" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.994" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="493.023" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="18">
       <c r="A4" s="4" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="6"/>
     <row r="6" spans="1:8">
       <c r="A6" s="11" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C6" s="16" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D6" s="16" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="E6" s="16" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="F6" s="16" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="H6" s="19" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="18">
       <c r="A7" s="12">
         <v>1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>1</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G7" s="8"/>
       <c r="H7" s="20" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="18">
       <c r="A8" s="13">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>232</v>
+        <v>301</v>
       </c>
       <c r="G8" s="9"/>
       <c r="H8" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="18">
       <c r="A9" s="12">
         <v>3</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>307</v>
+        <v>70</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="20" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="18">
       <c r="A10" s="13">
         <v>4</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E10" s="6">
         <v>1</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="18">
       <c r="A11" s="14">
         <v>5</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="7">
         <v>1</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="G11" s="10"/>
       <c r="H11" s="22" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="18">
       <c r="A12" s="13">
         <v>6</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="6">
         <v>1</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="18">
       <c r="A13" s="12">
         <v>7</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="G13" s="8"/>
       <c r="H13" s="20" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="18">
       <c r="A14" s="13">
         <v>8</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="6">
         <v>1</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>298</v>
+        <v>60</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="21" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="18">
       <c r="A15" s="12">
         <v>9</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="5">
         <v>1</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="G15" s="8"/>
       <c r="H15" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="18">
       <c r="A16" s="13">
         <v>10</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="6">
         <v>1</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>191</v>
+        <v>288</v>
       </c>
       <c r="G16" s="9"/>
       <c r="H16" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="18">
       <c r="A17" s="12">
         <v>11</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5">
         <v>1</v>
       </c>
       <c r="G17" s="8"/>
       <c r="H17" s="20" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="18">
       <c r="A18" s="13">
         <v>12</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="6">
         <v>1</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>291</v>
+        <v>130</v>
       </c>
       <c r="G18" s="9"/>
       <c r="H18" s="21" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="18">
       <c r="A19" s="12">
         <v>13</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>130</v>
+        <v>282</v>
       </c>
       <c r="G19" s="8"/>
       <c r="H19" s="20" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="18">
       <c r="A20" s="13">
         <v>14</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>127</v>
+        <v>47</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="6">
         <v>1</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="G20" s="9"/>
       <c r="H20" s="21" t="s">
-        <v>285</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="18">
       <c r="A21" s="12">
         <v>15</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="G21" s="8"/>
       <c r="H21" s="20" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="18">
       <c r="A22" s="13">
         <v>16</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="6">
         <v>1</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="G22" s="9"/>
       <c r="H22" s="21" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="18">
       <c r="A23" s="12">
         <v>17</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="G23" s="8"/>
       <c r="H23" s="20" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="18">
       <c r="A24" s="13">
         <v>18</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>277</v>
+        <v>232</v>
       </c>
       <c r="G24" s="9"/>
       <c r="H24" s="21" t="s">
-        <v>49</v>
+        <v>177</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="18">
       <c r="A25" s="12">
         <v>19</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="G25" s="8"/>
       <c r="H25" s="20" t="s">
-        <v>57</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="18">
       <c r="A26" s="13">
         <v>20</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E26" s="6">
         <v>1</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>228</v>
+        <v>268</v>
       </c>
       <c r="G26" s="9"/>
       <c r="H26" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="18">
       <c r="A27" s="12">
         <v>21</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="G27" s="8"/>
       <c r="H27" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="18">
       <c r="A28" s="13">
         <v>22</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="6">
         <v>1</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>204</v>
+        <v>264</v>
       </c>
       <c r="G28" s="9"/>
       <c r="H28" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="18">
       <c r="A29" s="12">
         <v>23</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>196</v>
+        <v>262</v>
       </c>
       <c r="G29" s="8"/>
       <c r="H29" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="18">
       <c r="A30" s="13">
         <v>24</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="6">
         <v>1</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="G30" s="9"/>
       <c r="H30" s="21" t="s">
-        <v>210</v>
+        <v>177</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="18">
       <c r="A31" s="12">
         <v>25</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="G31" s="8"/>
       <c r="H31" s="20" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="18">
       <c r="A32" s="13">
         <v>26</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="6">
         <v>1</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>264</v>
+        <v>178</v>
       </c>
       <c r="G32" s="9"/>
       <c r="H32" s="21" t="s">
-        <v>263</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="18">
       <c r="A33" s="12">
         <v>27</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="G33" s="8"/>
       <c r="H33" s="20" t="s">
-        <v>210</v>
+        <v>177</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="18">
       <c r="A34" s="13">
         <v>28</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E34" s="6">
         <v>1</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="G34" s="9"/>
       <c r="H34" s="21" t="s">
-        <v>177</v>
+        <v>214</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="18">
       <c r="A35" s="12">
         <v>29</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E35" s="5">
         <v>1</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="G35" s="8"/>
       <c r="H35" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="18">
       <c r="A36" s="13">
         <v>30</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="6">
         <v>1</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="G36" s="9"/>
       <c r="H36" s="21" t="s">
-        <v>210</v>
+        <v>177</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="18">
       <c r="A37" s="12">
         <v>31</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="G37" s="8"/>
       <c r="H37" s="20" t="s">
-        <v>210</v>
+        <v>177</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="18">
       <c r="A38" s="13">
         <v>32</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E38" s="6">
         <v>1</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="G38" s="9"/>
       <c r="H38" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="18">
       <c r="A39" s="12">
         <v>33</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E39" s="5">
         <v>1</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="G39" s="8"/>
       <c r="H39" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="18">
       <c r="A40" s="13">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="G40" s="9"/>
       <c r="H40" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="18">
       <c r="A41" s="12">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E41" s="5">
         <v>1</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="G41" s="8"/>
       <c r="H41" s="20" t="s">
-        <v>177</v>
+        <v>214</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="18">
       <c r="A42" s="13">
         <v>36</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E42" s="6">
         <v>1</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>243</v>
+        <v>199</v>
       </c>
       <c r="G42" s="9"/>
       <c r="H42" s="21" t="s">
-        <v>242</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="18">
       <c r="A43" s="12">
         <v>37</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="5">
         <v>1</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>240</v>
+        <v>178</v>
       </c>
       <c r="G43" s="8"/>
       <c r="H43" s="20" t="s">
-        <v>210</v>
+        <v>189</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="1" ht="18">
       <c r="A44" s="13">
         <v>38</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E44" s="6">
         <v>1</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="G44" s="9"/>
       <c r="H44" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="18">
       <c r="A45" s="12">
         <v>39</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E45" s="5">
         <v>1</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G45" s="8"/>
       <c r="H45" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="18">
       <c r="A46" s="13">
         <v>40</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E46" s="6">
         <v>1</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="G46" s="9"/>
       <c r="H46" s="21" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="18">
       <c r="A47" s="12">
         <v>41</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E47" s="5">
         <v>1</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="G47" s="8"/>
       <c r="H47" s="20" t="s">
-        <v>177</v>
+        <v>211</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="18">
       <c r="A48" s="13">
         <v>42</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="6">
         <v>1</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="G48" s="9"/>
       <c r="H48" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="18">
       <c r="A49" s="12">
         <v>43</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="5">
         <v>1</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="G49" s="8"/>
       <c r="H49" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="1" ht="18">
       <c r="A50" s="13">
         <v>44</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="6">
         <v>1</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="G50" s="9"/>
       <c r="H50" s="21" t="s">
-        <v>210</v>
+        <v>177</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="18">
       <c r="A51" s="12">
         <v>45</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="5">
         <v>1</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="G51" s="8"/>
       <c r="H51" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="1" ht="18">
       <c r="A52" s="13">
         <v>46</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="6">
         <v>1</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>93</v>
+        <v>220</v>
       </c>
       <c r="G52" s="9"/>
       <c r="H52" s="21" t="s">
-        <v>222</v>
+        <v>177</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="18">
       <c r="A53" s="12">
         <v>47</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="5">
         <v>1</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="G53" s="8"/>
       <c r="H53" s="20" t="s">
-        <v>177</v>
+        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="1" ht="18">
       <c r="A54" s="13">
         <v>48</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="6">
         <v>1</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>82</v>
+        <v>199</v>
       </c>
       <c r="G54" s="9"/>
       <c r="H54" s="21" t="s">
-        <v>177</v>
+        <v>211</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="18">
       <c r="A55" s="12">
         <v>49</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="5">
         <v>1</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="G55" s="8"/>
       <c r="H55" s="20" t="s">
-        <v>216</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="18">
       <c r="A56" s="13">
         <v>50</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="6">
         <v>1</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="G56" s="9"/>
       <c r="H56" s="21" t="s">
-        <v>177</v>
+        <v>214</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="18">
       <c r="A57" s="12">
         <v>51</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="5">
         <v>1</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G57" s="8"/>
       <c r="H57" s="20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="1" ht="18">
       <c r="A58" s="13">
         <v>52</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E58" s="6">
         <v>1</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="G58" s="9"/>
       <c r="H58" s="21" t="s">
-        <v>210</v>
+        <v>177</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="18">
       <c r="A59" s="12">
         <v>53</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E59" s="5">
         <v>1</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G59" s="8"/>
       <c r="H59" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="1" ht="18">
       <c r="A60" s="13">
         <v>54</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E60" s="6">
         <v>1</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G60" s="9"/>
       <c r="H60" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="18">
       <c r="A61" s="12">
         <v>55</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E61" s="5">
         <v>1</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="G61" s="8"/>
       <c r="H61" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="18">
       <c r="A62" s="13">
         <v>56</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="6">
         <v>1</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="G62" s="9"/>
       <c r="H62" s="21" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="18">
       <c r="A63" s="12">
         <v>57</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E63" s="5">
         <v>1</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="G63" s="8"/>
       <c r="H63" s="20" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="1" ht="18">
       <c r="A64" s="13">
         <v>58</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E64" s="6">
         <v>1</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G64" s="9"/>
       <c r="H64" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="65" spans="1:8" customHeight="1" ht="18">
       <c r="A65" s="12">
         <v>59</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E65" s="5">
         <v>1</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="G65" s="8"/>
       <c r="H65" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="66" spans="1:8" customHeight="1" ht="18">
       <c r="A66" s="13">
         <v>60</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E66" s="6">
         <v>1</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G66" s="9"/>
       <c r="H66" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="67" spans="1:8" customHeight="1" ht="18">
       <c r="A67" s="12">
         <v>61</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E67" s="5">
         <v>1</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="G67" s="8"/>
       <c r="H67" s="20" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:8" customHeight="1" ht="18">
       <c r="A68" s="13">
         <v>62</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E68" s="6">
         <v>1</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="G68" s="9"/>
       <c r="H68" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="18">
       <c r="A69" s="12">
         <v>63</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E69" s="5">
         <v>1</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="G69" s="8"/>
       <c r="H69" s="20" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="70" spans="1:8" customHeight="1" ht="18">
       <c r="A70" s="13">
         <v>64</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E70" s="6">
         <v>1</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>183</v>
+        <v>155</v>
       </c>
       <c r="G70" s="9"/>
       <c r="H70" s="21" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="71" spans="1:8" customHeight="1" ht="18">
       <c r="A71" s="12">
         <v>65</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>182</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E71" s="5">
         <v>1</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>181</v>
       </c>
@@ -3341,51 +3316,51 @@
       <c r="C75" s="5" t="s">
         <v>168</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E75" s="5">
         <v>1</v>
       </c>
       <c r="F75" s="5">
         <v>0</v>
       </c>
       <c r="G75" s="8"/>
       <c r="H75" s="20" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="18">
       <c r="A76" s="13">
         <v>70</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E76" s="6">
         <v>1</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>165</v>
       </c>
       <c r="G76" s="9"/>
       <c r="H76" s="21" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="77" spans="1:8" customHeight="1" ht="18">
       <c r="A77" s="12">
         <v>71</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>120</v>
       </c>
@@ -3413,252 +3388,252 @@
       <c r="C78" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E78" s="6">
         <v>1</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>160</v>
       </c>
       <c r="G78" s="9"/>
       <c r="H78" s="21" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="18">
       <c r="A79" s="12">
         <v>73</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>158</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E79" s="5">
         <v>1</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>157</v>
       </c>
       <c r="G79" s="8"/>
       <c r="H79" s="20" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="80" spans="1:8" customHeight="1" ht="18">
       <c r="A80" s="13">
         <v>74</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E80" s="6">
         <v>1</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>130</v>
+        <v>155</v>
       </c>
       <c r="G80" s="9"/>
       <c r="H80" s="21" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="81" spans="1:8" customHeight="1" ht="18">
       <c r="A81" s="12">
         <v>75</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E81" s="5">
         <v>1</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="G81" s="8"/>
       <c r="H81" s="20" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="82" spans="1:8" customHeight="1" ht="18">
       <c r="A82" s="13">
         <v>76</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E82" s="6">
         <v>1</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G82" s="9"/>
       <c r="H82" s="21" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="83" spans="1:8" customHeight="1" ht="18">
       <c r="A83" s="12">
         <v>77</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>127</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E83" s="5">
         <v>1</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G83" s="8"/>
       <c r="H83" s="20" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:8" customHeight="1" ht="18">
       <c r="A84" s="13">
         <v>78</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E84" s="6">
         <v>1</v>
       </c>
       <c r="F84" s="6" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="G84" s="9"/>
       <c r="H84" s="21" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="85" spans="1:8" customHeight="1" ht="18">
       <c r="A85" s="12">
         <v>79</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E85" s="5">
         <v>1</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G85" s="8"/>
       <c r="H85" s="20" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="86" spans="1:8" customHeight="1" ht="18">
       <c r="A86" s="13">
         <v>80</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E86" s="6">
         <v>1</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G86" s="9"/>
       <c r="H86" s="21" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="87" spans="1:8" customHeight="1" ht="18">
       <c r="A87" s="12">
         <v>81</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>127</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E87" s="5">
         <v>1</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="G87" s="8"/>
       <c r="H87" s="20" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="88" spans="1:8" customHeight="1" ht="18">
       <c r="A88" s="13">
         <v>82</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E88" s="6">
         <v>1</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>134</v>
       </c>
@@ -3806,1158 +3781,1182 @@
       <c r="F94" s="6" t="s">
         <v>114</v>
       </c>
       <c r="G94" s="9"/>
       <c r="H94" s="21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="95" spans="1:8" customHeight="1" ht="18">
       <c r="A95" s="12">
         <v>89</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>113</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E95" s="5">
         <v>1</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="G95" s="8"/>
       <c r="H95" s="20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="96" spans="1:8" customHeight="1" ht="18">
       <c r="A96" s="13">
         <v>90</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E96" s="6">
         <v>1</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="G96" s="9"/>
       <c r="H96" s="21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="97" spans="1:8" customHeight="1" ht="18">
       <c r="A97" s="12">
         <v>91</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E97" s="5">
         <v>1</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G97" s="8"/>
       <c r="H97" s="20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="98" spans="1:8" customHeight="1" ht="18">
       <c r="A98" s="13">
         <v>92</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E98" s="6">
         <v>1</v>
       </c>
       <c r="F98" s="6">
         <v>0</v>
       </c>
       <c r="G98" s="9"/>
       <c r="H98" s="21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="99" spans="1:8" customHeight="1" ht="18">
       <c r="A99" s="12">
         <v>93</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E99" s="5">
         <v>1</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G99" s="8"/>
       <c r="H99" s="20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="100" spans="1:8" customHeight="1" ht="18">
       <c r="A100" s="13">
         <v>94</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E100" s="6">
         <v>1</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G100" s="9"/>
       <c r="H100" s="21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="101" spans="1:8" customHeight="1" ht="18">
       <c r="A101" s="12">
         <v>95</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E101" s="5">
         <v>1</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G101" s="8"/>
       <c r="H101" s="20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="102" spans="1:8" customHeight="1" ht="18">
       <c r="A102" s="13">
         <v>96</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E102" s="6">
         <v>1</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G102" s="9"/>
       <c r="H102" s="21" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:8" customHeight="1" ht="18">
       <c r="A103" s="12">
         <v>97</v>
       </c>
       <c r="B103" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E103" s="5">
+        <v>1</v>
+      </c>
+      <c r="F103" s="5" t="s">
         <v>98</v>
-      </c>
-[...10 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G103" s="8"/>
       <c r="H103" s="20" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
     </row>
     <row r="104" spans="1:8" customHeight="1" ht="18">
       <c r="A104" s="13">
         <v>98</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E104" s="6">
         <v>1</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G104" s="9"/>
       <c r="H104" s="21" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="105" spans="1:8" customHeight="1" ht="18">
       <c r="A105" s="12">
         <v>99</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E105" s="5">
         <v>1</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G105" s="8"/>
       <c r="H105" s="20" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
     </row>
     <row r="106" spans="1:8" customHeight="1" ht="18">
       <c r="A106" s="13">
         <v>100</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E106" s="6">
         <v>1</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G106" s="9"/>
       <c r="H106" s="21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="107" spans="1:8" customHeight="1" ht="18">
       <c r="A107" s="12">
         <v>101</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E107" s="5">
         <v>1</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G107" s="8"/>
       <c r="H107" s="20" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
     </row>
     <row r="108" spans="1:8" customHeight="1" ht="18">
       <c r="A108" s="13">
         <v>102</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E108" s="6">
         <v>1</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G108" s="9"/>
       <c r="H108" s="21" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
     </row>
     <row r="109" spans="1:8" customHeight="1" ht="18">
       <c r="A109" s="12">
         <v>103</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E109" s="5">
         <v>1</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G109" s="8"/>
       <c r="H109" s="20" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
     </row>
     <row r="110" spans="1:8" customHeight="1" ht="18">
       <c r="A110" s="13">
         <v>104</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E110" s="6">
         <v>1</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G110" s="9"/>
       <c r="H110" s="21" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
     </row>
     <row r="111" spans="1:8" customHeight="1" ht="18">
       <c r="A111" s="12">
         <v>105</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E111" s="5">
         <v>1</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G111" s="8"/>
       <c r="H111" s="20" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
     </row>
     <row r="112" spans="1:8" customHeight="1" ht="18">
       <c r="A112" s="13">
         <v>106</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E112" s="6">
         <v>1</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G112" s="9"/>
       <c r="H112" s="21" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
     </row>
     <row r="113" spans="1:8" customHeight="1" ht="18">
       <c r="A113" s="12">
         <v>107</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E113" s="5">
         <v>1</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G113" s="8"/>
       <c r="H113" s="20" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
     </row>
     <row r="114" spans="1:8" customHeight="1" ht="18">
       <c r="A114" s="13">
         <v>108</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E114" s="6">
         <v>1</v>
       </c>
       <c r="F114" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G114" s="9"/>
       <c r="H114" s="21" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
     </row>
     <row r="115" spans="1:8" customHeight="1" ht="18">
       <c r="A115" s="12">
         <v>109</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E115" s="5">
         <v>1</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G115" s="8"/>
       <c r="H115" s="20" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="116" spans="1:8" customHeight="1" ht="18">
       <c r="A116" s="13">
         <v>110</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E116" s="6">
         <v>1</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G116" s="9"/>
       <c r="H116" s="21" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
     </row>
     <row r="117" spans="1:8" customHeight="1" ht="18">
       <c r="A117" s="12">
         <v>111</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E117" s="5">
         <v>1</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G117" s="8"/>
       <c r="H117" s="20" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
     </row>
     <row r="118" spans="1:8" customHeight="1" ht="18">
       <c r="A118" s="13">
         <v>112</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E118" s="6">
         <v>1</v>
       </c>
       <c r="F118" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G118" s="9"/>
       <c r="H118" s="21" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
     </row>
     <row r="119" spans="1:8" customHeight="1" ht="18">
       <c r="A119" s="12">
         <v>113</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E119" s="5">
         <v>1</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G119" s="8"/>
       <c r="H119" s="20" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="120" spans="1:8" customHeight="1" ht="18">
       <c r="A120" s="13">
         <v>114</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E120" s="6">
         <v>1</v>
       </c>
       <c r="F120" s="6" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="G120" s="9"/>
       <c r="H120" s="21" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
     </row>
     <row r="121" spans="1:8" customHeight="1" ht="18">
       <c r="A121" s="12">
         <v>115</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E121" s="5">
         <v>1</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G121" s="8"/>
       <c r="H121" s="20" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
     </row>
     <row r="122" spans="1:8" customHeight="1" ht="18">
       <c r="A122" s="13">
         <v>116</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E122" s="6">
         <v>1</v>
       </c>
       <c r="F122" s="6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G122" s="9"/>
       <c r="H122" s="21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:8" customHeight="1" ht="18">
       <c r="A123" s="12">
         <v>117</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E123" s="5">
         <v>1</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G123" s="8"/>
       <c r="H123" s="20" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
     </row>
     <row r="124" spans="1:8" customHeight="1" ht="18">
       <c r="A124" s="13">
         <v>118</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E124" s="6">
         <v>1</v>
       </c>
       <c r="F124" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G124" s="9"/>
       <c r="H124" s="21" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="125" spans="1:8" customHeight="1" ht="18">
       <c r="A125" s="12">
         <v>119</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E125" s="5">
         <v>1</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G125" s="8"/>
       <c r="H125" s="20" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="126" spans="1:8" customHeight="1" ht="18">
       <c r="A126" s="13">
         <v>120</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E126" s="6">
         <v>1</v>
       </c>
-      <c r="F126" s="6">
-        <v>0</v>
+      <c r="F126" s="6" t="s">
+        <v>46</v>
       </c>
       <c r="G126" s="9"/>
       <c r="H126" s="21" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="127" spans="1:8" customHeight="1" ht="18">
       <c r="A127" s="12">
         <v>121</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E127" s="5">
         <v>1</v>
       </c>
-      <c r="F127" s="5" t="s">
-        <v>41</v>
+      <c r="F127" s="5">
+        <v>0</v>
       </c>
       <c r="G127" s="8"/>
       <c r="H127" s="20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="128" spans="1:8" customHeight="1" ht="18">
       <c r="A128" s="13">
         <v>122</v>
       </c>
       <c r="B128" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C128" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C128" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D128" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E128" s="6">
         <v>1</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G128" s="9"/>
       <c r="H128" s="21" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="129" spans="1:8" customHeight="1" ht="18">
       <c r="A129" s="12">
         <v>123</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E129" s="5">
         <v>1</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G129" s="8"/>
       <c r="H129" s="20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:8" customHeight="1" ht="18">
       <c r="A130" s="13">
         <v>124</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E130" s="6">
         <v>1</v>
       </c>
       <c r="F130" s="6">
         <v>0</v>
       </c>
       <c r="G130" s="9"/>
       <c r="H130" s="21" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="131" spans="1:8" customHeight="1" ht="18">
       <c r="A131" s="12">
         <v>125</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E131" s="5">
         <v>1</v>
       </c>
       <c r="F131" s="5">
         <v>0</v>
       </c>
       <c r="G131" s="8"/>
       <c r="H131" s="20" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="132" spans="1:8" customHeight="1" ht="18">
       <c r="A132" s="13">
         <v>126</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E132" s="6">
         <v>1</v>
       </c>
       <c r="F132" s="6" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G132" s="9"/>
       <c r="H132" s="21" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:8" customHeight="1" ht="18">
       <c r="A133" s="12">
         <v>127</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E133" s="5">
         <v>1</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G133" s="8"/>
       <c r="H133" s="20" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="134" spans="1:8" customHeight="1" ht="18">
       <c r="A134" s="13">
         <v>128</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E134" s="6">
         <v>1</v>
       </c>
       <c r="F134" s="6" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G134" s="9"/>
       <c r="H134" s="21" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="135" spans="1:8" customHeight="1" ht="18">
       <c r="A135" s="12">
         <v>129</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E135" s="5">
         <v>1</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G135" s="8"/>
       <c r="H135" s="20" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:8" customHeight="1" ht="18">
       <c r="A136" s="13">
         <v>130</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E136" s="6">
         <v>1</v>
       </c>
       <c r="F136" s="6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G136" s="9"/>
       <c r="H136" s="21" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:8" customHeight="1" ht="18">
       <c r="A137" s="12">
         <v>131</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E137" s="5">
         <v>1</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G137" s="8"/>
       <c r="H137" s="20" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:8" customHeight="1" ht="18">
       <c r="A138" s="13">
         <v>132</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E138" s="6">
         <v>1</v>
       </c>
       <c r="F138" s="6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="9"/>
       <c r="H138" s="21" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:8" customHeight="1" ht="18">
       <c r="A139" s="12">
         <v>133</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E139" s="5">
         <v>1</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G139" s="8"/>
       <c r="H139" s="20" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:8" customHeight="1" ht="18">
       <c r="A140" s="13">
         <v>134</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E140" s="6">
         <v>1</v>
       </c>
       <c r="F140" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G140" s="9"/>
       <c r="H140" s="21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" customHeight="1" ht="18">
+      <c r="A141" s="12">
+        <v>135</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E141" s="5">
+        <v>1</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="G141" s="8"/>
+      <c r="H141" s="20" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="141" spans="1:8" customHeight="1" ht="18">
-[...3 lines deleted...]
-      <c r="B141" s="17" t="s">
+    <row r="142" spans="1:8" customHeight="1" ht="18">
+      <c r="A142" s="15">
+        <v>136</v>
+      </c>
+      <c r="B142" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C141" s="17" t="s">
+      <c r="C142" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D141" s="17" t="s">
-[...9 lines deleted...]
-      <c r="H141" s="23" t="s">
+      <c r="D142" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E142" s="17">
+        <v>1</v>
+      </c>
+      <c r="F142" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="G142" s="18"/>
+      <c r="H142" s="23" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 